--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -134,63 +134,63 @@
   <si>
     <t>ORLANDO MINGOY TORRES</t>
   </si>
   <si>
     <t>K7124-88051</t>
   </si>
   <si>
     <t>CAWAYAN MASBATE</t>
   </si>
   <si>
     <t>NENITA OCHOCO DEVILA</t>
   </si>
   <si>
     <t>K7016-83437</t>
   </si>
   <si>
     <t>CITY OF MASBATE (Capital) MASBATE</t>
   </si>
   <si>
     <t>SHANE AMARO</t>
   </si>
   <si>
     <t>MOBO MASBATE</t>
   </si>
   <si>
-    <t xml:space="preserve">EVELYN CERVANTES SOMERA </t>
+    <t>EVELYN CERVANTES SOMERA</t>
   </si>
   <si>
     <t>SANTA CRUZ MARINDUQUE</t>
   </si>
   <si>
-    <t xml:space="preserve">JOEY RIBLEZIA </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">ARVIELYN D. DE LUNA </t>
+    <t>JOEY RIBLEZIA</t>
+  </si>
+  <si>
+    <t>JOEY RIBLEZA</t>
+  </si>
+  <si>
+    <t>ARVIELYN D. DE LUNA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nap8031</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Edwin brabante</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Marvin cecho</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>