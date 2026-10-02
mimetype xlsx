--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="301">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="299">
   <si>
     <t>I-MEREX GROUP OF COMPANIES</t>
   </si>
   <si>
     <t>CARGO DISPATCH MANIFEST</t>
   </si>
   <si>
     <t>Date and time of hauling (start - end)</t>
   </si>
   <si>
     <t>06/22/2026 00:27:30 - 06/22/2026 01:47:17</t>
   </si>
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
@@ -131,87 +131,87 @@
   <si>
     <t>K7127-97739</t>
   </si>
   <si>
     <t>PINABACDAO SAMAR (WESTERN SAMAR)</t>
   </si>
   <si>
     <t>EMALYN W, ARAO</t>
   </si>
   <si>
     <t>K7127-82095</t>
   </si>
   <si>
     <t>BONTOC SOUTHERN LEYTE</t>
   </si>
   <si>
     <t>MRS, SARAH MORALDE</t>
   </si>
   <si>
     <t>K5002-87689</t>
   </si>
   <si>
     <t>MACROHON SOUTHERN LEYTE</t>
   </si>
   <si>
-    <t xml:space="preserve">ANGELITA D TOLIBAS </t>
+    <t>ANGELITA D TOLIBAS</t>
   </si>
   <si>
     <t>K7126-80281</t>
   </si>
   <si>
     <t>PINTUYAN SOUTHERN LEYTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Byrne Timepo </t>
+    <t>Byrne Timepo</t>
   </si>
   <si>
     <t>K5003-98306</t>
   </si>
   <si>
     <t>SAINT BERNARD SOUTHERN LEYTE</t>
   </si>
   <si>
     <t>LYKANORYL TUMALA</t>
   </si>
   <si>
     <t>K7017-80524</t>
   </si>
   <si>
     <t>SILAGO SOUTHERN LEYTE</t>
   </si>
   <si>
-    <t xml:space="preserve">WALTER MASING JR </t>
+    <t>WALTER MASING JR</t>
   </si>
   <si>
     <t>K7133-82807</t>
   </si>
   <si>
     <t>BILIRAN BILIRAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Cathryn marie buenconsejo </t>
+    <t>Cathryn marie buenconsejo</t>
   </si>
   <si>
     <t>K7030-82856</t>
   </si>
   <si>
     <t>ARGAO CEBU</t>
   </si>
   <si>
     <t>DIOVELINA S PAUSAL</t>
   </si>
   <si>
     <t>K7129-82663</t>
   </si>
   <si>
     <t>ASTURIAS CEBU</t>
   </si>
   <si>
     <t>RANDDOL DACAY</t>
   </si>
   <si>
     <t>K7017-80591</t>
   </si>
   <si>
     <t>TRICIA M BERSAGA</t>
   </si>
@@ -224,51 +224,51 @@
   <si>
     <t>FELICIONA ABENDAN</t>
   </si>
   <si>
     <t>K7073-98628</t>
   </si>
   <si>
     <t>JUNALYN S ZANORIA</t>
   </si>
   <si>
     <t>K7073-86300</t>
   </si>
   <si>
     <t>BANTAYAN CEBU</t>
   </si>
   <si>
     <t>NENITA B. CARANO-O</t>
   </si>
   <si>
     <t>K5003-98072</t>
   </si>
   <si>
     <t>CITY OF CARCAR CEBU</t>
   </si>
   <si>
-    <t xml:space="preserve">TERESITA ALCUDIA </t>
+    <t>TERESITA ALCUDIA</t>
   </si>
   <si>
     <t>K7074-80741</t>
   </si>
   <si>
     <t>Tom gethri rio jumao as</t>
   </si>
   <si>
     <t>K8002-82268</t>
   </si>
   <si>
     <t>CHERRILYN APDUHAN</t>
   </si>
   <si>
     <t>K5004-82799</t>
   </si>
   <si>
     <t>CARMEN CEBU</t>
   </si>
   <si>
     <t>MA. ESTELA SARANILLO</t>
   </si>
   <si>
     <t>K7121-86314</t>
   </si>
@@ -398,174 +398,174 @@
   <si>
     <t>K7123-81400</t>
   </si>
   <si>
     <t>LILOAN CEBU</t>
   </si>
   <si>
     <t>ROBELYN C. PABRIGA</t>
   </si>
   <si>
     <t>K7129-82671</t>
   </si>
   <si>
     <t>MANDAUE CITY CEBU</t>
   </si>
   <si>
     <t>MARISSA MENCIAS</t>
   </si>
   <si>
     <t>K7016-83186</t>
   </si>
   <si>
     <t>MEDELLIN CEBU</t>
   </si>
   <si>
-    <t xml:space="preserve">TERESITA FLORES </t>
+    <t>TERESITA FLORES</t>
   </si>
   <si>
     <t>K7127-96405</t>
   </si>
   <si>
     <t>MINGLANILLA CEBU</t>
   </si>
   <si>
     <t>JESSA MAE A, SAÑO</t>
   </si>
   <si>
     <t>K5004-83481</t>
   </si>
   <si>
     <t>CITY OF NAGA CEBU</t>
   </si>
   <si>
     <t>RECY NAVALES</t>
   </si>
   <si>
     <t>K7016-98703</t>
   </si>
   <si>
-    <t xml:space="preserve">ALICER SEGARINO </t>
+    <t>ALICER SEGARINO</t>
   </si>
   <si>
     <t>K5002-96714</t>
   </si>
   <si>
-    <t xml:space="preserve">TRISTAN JOHN LABANG  </t>
+    <t>TRISTAN JOHN LABANG</t>
   </si>
   <si>
     <t>K7016-97101</t>
   </si>
   <si>
     <t>MARLIZ GENTICA</t>
   </si>
   <si>
     <t>K7129-88231</t>
   </si>
   <si>
     <t>PINAMUNGAHAN CEBU</t>
   </si>
   <si>
     <t>TERISITA LABRA</t>
   </si>
   <si>
     <t>K7017-79606</t>
   </si>
   <si>
     <t>SAN REMIGIO CEBU</t>
   </si>
   <si>
     <t>MA DEXTER ROMERO ALABAN</t>
   </si>
   <si>
     <t>K7073-82654</t>
   </si>
   <si>
     <t>TABUELAN CEBU</t>
   </si>
   <si>
     <t>LESLY D. ORTIZANO</t>
   </si>
   <si>
     <t>K5002-97961</t>
   </si>
   <si>
     <t>CITY OF TALISAY CEBU</t>
   </si>
   <si>
     <t>CHRISTINE DIANNE T. PELICANO</t>
   </si>
   <si>
     <t>K7016-83396</t>
   </si>
   <si>
-    <t xml:space="preserve">CARYL JOYCE MERCADO </t>
+    <t>CARYL JOYCE MERCADO</t>
   </si>
   <si>
     <t>K8002-82834</t>
   </si>
   <si>
     <t>LAARNI BATICAN</t>
   </si>
   <si>
     <t>K7063-99552</t>
   </si>
   <si>
     <t>ROSALIA R.SOLIS</t>
   </si>
   <si>
     <t>K7074-81112</t>
   </si>
   <si>
     <t>Alma d. Silario</t>
   </si>
   <si>
     <t>K5005-96794</t>
   </si>
   <si>
     <t>GLADYS B BARCELONIA</t>
   </si>
   <si>
     <t>K7030-85852</t>
   </si>
   <si>
     <t>MENGIE B MAGARIN</t>
   </si>
   <si>
     <t>K7017-79816</t>
   </si>
   <si>
     <t>ANDY LOUIE FERNANDEZ</t>
   </si>
   <si>
     <t>K7127-81691</t>
   </si>
   <si>
     <t>TOLEDO CITY CEBU</t>
   </si>
   <si>
-    <t xml:space="preserve">VERLYN CLAVITE </t>
+    <t>VERLYN CLAVITE</t>
   </si>
   <si>
     <t>K7127-97555</t>
   </si>
   <si>
     <t>K7133-83346</t>
   </si>
   <si>
     <t>CITY OF BORONGAN (Capital) EASTERN SAMAR</t>
   </si>
   <si>
     <t>Welfredo willy capada</t>
   </si>
   <si>
     <t>K5004-99576</t>
   </si>
   <si>
     <t>DOLORES EASTERN SAMAR</t>
   </si>
   <si>
     <t>RODERICK PAULINO</t>
   </si>
   <si>
     <t>K7124-81383</t>
   </si>
@@ -584,84 +584,84 @@
   <si>
     <t>SARAH A.MOSCOSA</t>
   </si>
   <si>
     <t>K5002-80392</t>
   </si>
   <si>
     <t>ALBUERA LEYTE</t>
   </si>
   <si>
     <t>MARCIAL SUMAYLO</t>
   </si>
   <si>
     <t>K7072-79687</t>
   </si>
   <si>
     <t>JOSE ISAGANI RAGASI</t>
   </si>
   <si>
     <t>K7125-79659</t>
   </si>
   <si>
     <t>CITY OF BAYBAY LEYTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Judy Ann Granada </t>
+    <t>Judy Ann Granada</t>
   </si>
   <si>
     <t>K7063-81294</t>
   </si>
   <si>
     <t>DAGAMI LEYTE</t>
   </si>
   <si>
     <t>AMELITA D.ESPINOSA</t>
   </si>
   <si>
     <t>K7073-86716</t>
   </si>
   <si>
     <t>DULAG LEYTE</t>
   </si>
   <si>
     <t>ROMVIE OEROS</t>
   </si>
   <si>
     <t>K7068-79777</t>
   </si>
   <si>
     <t>HILONGOS LEYTE</t>
   </si>
   <si>
     <t>FLORENCIA GONZAGA</t>
   </si>
   <si>
     <t>K7016-83678</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIA FE BRANIA </t>
+    <t>MARIA FE BRANIA</t>
   </si>
   <si>
     <t>K7030-87845</t>
   </si>
   <si>
     <t>CLARK MADES&amp;NENITA FORNIS</t>
   </si>
   <si>
     <t>K8002-83033</t>
   </si>
   <si>
     <t>INOPACAN LEYTE</t>
   </si>
   <si>
     <t>MELITONA or. MERLIN  DELAGENTE</t>
   </si>
   <si>
     <t>K7063-80054</t>
   </si>
   <si>
     <t>JARO LEYTE</t>
   </si>
   <si>
     <t>LILIO M.LARIDO</t>
   </si>
@@ -719,122 +719,116 @@
   <si>
     <t>PALO LEYTE</t>
   </si>
   <si>
     <t>ELSA PORTUGAL</t>
   </si>
   <si>
     <t>K7011-82753</t>
   </si>
   <si>
     <t>JOYCE MAE OCSIO</t>
   </si>
   <si>
     <t>K7127-95924</t>
   </si>
   <si>
     <t>CHARMAINE S, NIEGO</t>
   </si>
   <si>
     <t>K5002-96849</t>
   </si>
   <si>
     <t>PALOMPON LEYTE</t>
   </si>
   <si>
-    <t xml:space="preserve">MHARIEL MARQUES </t>
+    <t>MHARIEL MARQUES</t>
   </si>
   <si>
     <t>K7125-79820</t>
   </si>
   <si>
     <t>PASTRANA LEYTE</t>
   </si>
   <si>
     <t>Sunshine Cagyat</t>
   </si>
   <si>
     <t>K7073-82233</t>
   </si>
   <si>
     <t>SAN ISIDRO LEYTE</t>
   </si>
   <si>
     <t>Felipa C. Arabis</t>
   </si>
   <si>
     <t>MFC13057</t>
   </si>
   <si>
     <t>DIOSDADO QUITARA JR</t>
   </si>
   <si>
     <t>MFC13988</t>
   </si>
   <si>
     <t>HELEN JOY URBANO</t>
   </si>
   <si>
     <t>MFC13789</t>
   </si>
   <si>
     <t>BENJIE DAYAP</t>
   </si>
   <si>
     <t>MFC13778</t>
   </si>
   <si>
     <t>BARUGO LEYTE</t>
   </si>
   <si>
     <t>NELIA CARDONA</t>
   </si>
   <si>
-    <t xml:space="preserve">MRS REORITA ROMO BAGAPORE </t>
+    <t>MRS REORITA ROMO BAGAPORE</t>
   </si>
   <si>
     <t>CAPOOCAN LEYTE</t>
   </si>
   <si>
     <t>JONATHAN O. DELA PENA</t>
   </si>
   <si>
-    <t xml:space="preserve">JONATHAN O. DELA PENA </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">MA. LUNA ENDOMA </t>
+    <t>CAROLINA G. ALCANTARA</t>
+  </si>
+  <si>
+    <t>MA. LUNA ENDOMA</t>
   </si>
   <si>
     <t>RANDY FIGURACION</t>
   </si>
   <si>
-    <t>CAROLINA G. ALCANTARA</t>
-[...1 lines deleted...]
-  <si>
     <t>MFC13502</t>
   </si>
   <si>
     <t>DIOSCORO BANCALE JR</t>
   </si>
   <si>
     <t>MFC13857</t>
   </si>
   <si>
     <t>MFC13856</t>
   </si>
   <si>
     <t>MFC13875</t>
   </si>
   <si>
     <t>BENJAMIN MAZAL</t>
   </si>
   <si>
     <t>MFC13471</t>
   </si>
   <si>
     <t>REMEDIOS TUNACAO</t>
   </si>
   <si>
     <t>MFC12315</t>
@@ -842,81 +836,81 @@
   <si>
     <t>ANELSON/ALANA/ CRISTOPHER  NUQUE</t>
   </si>
   <si>
     <t>MFC13817</t>
   </si>
   <si>
     <t>ALANA NUQURE</t>
   </si>
   <si>
     <t>MFC13794</t>
   </si>
   <si>
     <t>RYAN JOHN AVENIDO</t>
   </si>
   <si>
     <t>MFC13888</t>
   </si>
   <si>
     <t>MARIVIC KOBAYASHI</t>
   </si>
   <si>
     <t>MFC13889</t>
   </si>
   <si>
-    <t xml:space="preserve">VIVIAN LAO </t>
+    <t>VIVIAN LAO</t>
   </si>
   <si>
     <t>MFC13890</t>
   </si>
   <si>
     <t>MFC13901</t>
   </si>
   <si>
     <t>MARIANA YBANEZ</t>
   </si>
   <si>
     <t>MAHAPLAG LEYTE</t>
   </si>
   <si>
-    <t xml:space="preserve">MARILYN MADERA JALANDONI </t>
+    <t>MARILYN MADERA JALANDONI</t>
   </si>
   <si>
     <t>MFC13719</t>
   </si>
   <si>
     <t>EMILINE BAGANO</t>
   </si>
   <si>
     <t>MFC13635</t>
   </si>
   <si>
     <t>EDEN CANUMAY</t>
   </si>
   <si>
-    <t xml:space="preserve">RICARDA P. BANTASAN </t>
+    <t>RICARDA P. BANTASAN</t>
   </si>
   <si>
     <t>MFC11712</t>
   </si>
   <si>
     <t>TUBURAN CEBU</t>
   </si>
   <si>
     <t>LAURITA MANIEGO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nha5879</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Ronaldo freo 09626433682</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
@@ -2663,404 +2657,404 @@
     <row r="102" spans="1:6">
       <c r="A102">
         <v>106742</v>
       </c>
       <c r="B102" t="s">
         <v>252</v>
       </c>
       <c r="C102">
         <v>1</v>
       </c>
       <c r="D102" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>107590</v>
       </c>
       <c r="B103" t="s">
         <v>252</v>
       </c>
       <c r="C103">
         <v>10</v>
       </c>
       <c r="D103" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>110323</v>
       </c>
       <c r="B104" t="s">
         <v>81</v>
       </c>
       <c r="C104">
         <v>1</v>
       </c>
       <c r="D104" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>110806</v>
       </c>
       <c r="B105" t="s">
         <v>81</v>
       </c>
       <c r="C105">
         <v>3</v>
       </c>
       <c r="D105" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>109464</v>
       </c>
       <c r="B106" t="s">
         <v>81</v>
       </c>
       <c r="C106">
         <v>2</v>
       </c>
       <c r="D106" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>110174</v>
       </c>
       <c r="B107" t="s">
         <v>81</v>
       </c>
       <c r="C107">
         <v>1</v>
       </c>
       <c r="D107" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="B108" t="s">
         <v>81</v>
       </c>
       <c r="C108">
         <v>1</v>
       </c>
       <c r="D108" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="B109" t="s">
         <v>81</v>
       </c>
       <c r="C109">
         <v>1</v>
       </c>
       <c r="D109" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="B110" t="s">
         <v>81</v>
       </c>
       <c r="C110">
         <v>1</v>
       </c>
       <c r="D110" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="B111" t="s">
         <v>81</v>
       </c>
       <c r="C111">
         <v>3</v>
       </c>
       <c r="D111" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="B112" t="s">
         <v>81</v>
       </c>
       <c r="C112">
         <v>1</v>
       </c>
       <c r="D112" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="B113" t="s">
         <v>151</v>
       </c>
       <c r="C113">
         <v>1</v>
       </c>
       <c r="D113" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="B114" t="s">
         <v>151</v>
       </c>
       <c r="C114">
         <v>2</v>
       </c>
       <c r="D114" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="B115" t="s">
         <v>110</v>
       </c>
       <c r="C115">
         <v>1</v>
       </c>
       <c r="D115" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="B116" t="s">
         <v>110</v>
       </c>
       <c r="C116">
         <v>12</v>
       </c>
       <c r="D116" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="B117" t="s">
         <v>110</v>
       </c>
       <c r="C117">
         <v>12</v>
       </c>
       <c r="D117" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>107600</v>
       </c>
       <c r="B118" t="s">
         <v>110</v>
       </c>
       <c r="C118">
         <v>1</v>
       </c>
       <c r="D118" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="B119" t="s">
         <v>110</v>
       </c>
       <c r="C119">
         <v>10</v>
       </c>
       <c r="D119" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="B120" t="s">
         <v>110</v>
       </c>
       <c r="C120">
         <v>2</v>
       </c>
       <c r="D120" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>111821</v>
       </c>
       <c r="B121" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="C121">
         <v>2</v>
       </c>
       <c r="D121" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="B122" t="s">
         <v>124</v>
       </c>
       <c r="C122">
         <v>2</v>
       </c>
       <c r="D122" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="B123" t="s">
         <v>124</v>
       </c>
       <c r="C123">
         <v>3</v>
       </c>
       <c r="D123" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>110812</v>
       </c>
       <c r="B124" t="s">
         <v>222</v>
       </c>
       <c r="C124">
         <v>2</v>
       </c>
       <c r="D124" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" t="s">
+        <v>285</v>
+      </c>
+      <c r="B125" t="s">
+        <v>286</v>
+      </c>
+      <c r="C125">
+        <v>1</v>
+      </c>
+      <c r="D125" t="s">
         <v>287</v>
-      </c>
-[...7 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="B127" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="B128" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="B129" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="B130" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="B131" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>