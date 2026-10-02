--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -104,96 +104,96 @@
   <si>
     <t>LAOAG CITY (Capital) ILOCOS NORTE</t>
   </si>
   <si>
     <t>ADIEL JOHN PALADO</t>
   </si>
   <si>
     <t>K7026-87887</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
     <t>FLORA BEL TINAZA</t>
   </si>
   <si>
     <t>K7026-87820</t>
   </si>
   <si>
     <t>Mercurio mujeres</t>
   </si>
   <si>
     <t>K7121-88013</t>
   </si>
   <si>
-    <t xml:space="preserve">Julian N Caligtan </t>
+    <t>Julian N Caligtan</t>
   </si>
   <si>
     <t>K7069-81480</t>
   </si>
   <si>
     <t>BANAUE IFUGAO</t>
   </si>
   <si>
     <t>TERRY LEE P CHULIPA</t>
   </si>
   <si>
     <t>K7125-81436</t>
   </si>
   <si>
     <t>PAOAY ILOCOS NORTE</t>
   </si>
   <si>
     <t>JOEL GUINSATAO</t>
   </si>
   <si>
     <t>K5003-87759</t>
   </si>
   <si>
     <t>CITY OF CAUAYAN ISABELA</t>
   </si>
   <si>
     <t>danilo clavo</t>
   </si>
   <si>
     <t>K7073-87769</t>
   </si>
   <si>
     <t>GAMU ISABELA</t>
   </si>
   <si>
     <t>MARILOU I. GUZMAN</t>
   </si>
   <si>
     <t>K5002-87575</t>
   </si>
   <si>
     <t>JONES ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">JAYSON N BORROMEO </t>
+    <t>JAYSON N BORROMEO</t>
   </si>
   <si>
     <t>K7069-81515</t>
   </si>
   <si>
     <t>DELFIN ALBANO (MAGSAYSAY) ISABELA</t>
   </si>
   <si>
     <t>JOEMAR FERRER DELACRUZ</t>
   </si>
   <si>
     <t>K7125-81350</t>
   </si>
   <si>
     <t>MALLIG ISABELA</t>
   </si>
   <si>
     <t>SUSANA P GALLARDO</t>
   </si>
   <si>
     <t>K7093-80673</t>
   </si>
   <si>
     <t>SAN GUILLERMO ISABELA</t>
   </si>
@@ -227,51 +227,51 @@
   <si>
     <t>RICKY JOHN PAUL D SALVA</t>
   </si>
   <si>
     <t>K7125-81186</t>
   </si>
   <si>
     <t>ABUCAY BATAAN</t>
   </si>
   <si>
     <t>Jovita C Villar</t>
   </si>
   <si>
     <t>K6002-88076</t>
   </si>
   <si>
     <t>DINALUPIHAN BATAAN</t>
   </si>
   <si>
     <t>RENOK  G. BAUL</t>
   </si>
   <si>
     <t>K5002-87487</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jocelyn  genese  mallari  </t>
+    <t>Jocelyn  genese  mallari</t>
   </si>
   <si>
     <t>K7124-88036</t>
   </si>
   <si>
     <t>MARIVELES BATAAN</t>
   </si>
   <si>
     <t>EDITHA GENATA</t>
   </si>
   <si>
     <t>K7068-81420</t>
   </si>
   <si>
     <t>ORANI BATAAN</t>
   </si>
   <si>
     <t>ROMEO S.LEGADO</t>
   </si>
   <si>
     <t>K7061-87857</t>
   </si>
   <si>
     <t>BANAYOYO ILOCOS SUR</t>
   </si>
@@ -314,75 +314,75 @@
   <si>
     <t>K8002-82049</t>
   </si>
   <si>
     <t>GUIMBA NUEVA ECIJA</t>
   </si>
   <si>
     <t>DOLORES ABAT</t>
   </si>
   <si>
     <t>K5003-86842</t>
   </si>
   <si>
     <t>BURGOS ILOCOS SUR</t>
   </si>
   <si>
     <t>MARTIN TAMAYO</t>
   </si>
   <si>
     <t>K7121-87843</t>
   </si>
   <si>
     <t>LUPAO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Erlinda Aquino </t>
+    <t>Erlinda Aquino</t>
   </si>
   <si>
     <t>K7123-87763</t>
   </si>
   <si>
     <t>EDELYN JAVIER VEDANIA</t>
   </si>
   <si>
     <t>K7073-87771</t>
   </si>
   <si>
     <t>SCIENCE CITY OF MUÑOZ NUEVA ECIJA</t>
   </si>
   <si>
     <t>MARITES BATALLONES</t>
   </si>
   <si>
     <t>K7124-87807</t>
   </si>
   <si>
     <t>PALAYAN CITY (Capital) NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">PATRICK GEORGE </t>
+    <t>PATRICK GEORGE</t>
   </si>
   <si>
     <t>K6002-87716</t>
   </si>
   <si>
     <t>QUEZON NUEVA ECIJA</t>
   </si>
   <si>
     <t>FELIPE J. ANDRES</t>
   </si>
   <si>
     <t>K7063-81433</t>
   </si>
   <si>
     <t>SAN LEONARDO NUEVA ECIJA</t>
   </si>
   <si>
     <t>LORNA  G.ABELLANOZA</t>
   </si>
   <si>
     <t>K7026-87893</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
@@ -401,93 +401,93 @@
   <si>
     <t>K5004-86386</t>
   </si>
   <si>
     <t>LUBAO PAMPANGA</t>
   </si>
   <si>
     <t>Amalia Cruz amersou</t>
   </si>
   <si>
     <t>K7061-87846</t>
   </si>
   <si>
     <t>CONCEPCION TARLAC</t>
   </si>
   <si>
     <t>Glenda Calara</t>
   </si>
   <si>
     <t>K7129-88246</t>
   </si>
   <si>
     <t>MAYANTOC TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve"> Alvin  manuel  cachero</t>
+    <t>Alvin  manuel  cachero</t>
   </si>
   <si>
     <t>K7123-87960</t>
   </si>
   <si>
     <t>PANIQUI TARLAC</t>
   </si>
   <si>
     <t>LOURDES DUGAY MENDEZ</t>
   </si>
   <si>
     <t>K7124-87761</t>
   </si>
   <si>
     <t>VICTORIA TARLAC</t>
   </si>
   <si>
     <t>Claire Sosa</t>
   </si>
   <si>
     <t>K7124-88062</t>
   </si>
   <si>
     <t>OLONGAPO CITY ZAMBALES</t>
   </si>
   <si>
     <t>RHIODALYN V ALAGAD</t>
   </si>
   <si>
     <t>K7011-87980</t>
   </si>
   <si>
     <t>JOSEPHINE BARCELON</t>
   </si>
   <si>
     <t>K5003-88253</t>
   </si>
   <si>
     <t>SUBIC ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">zandro arevalo </t>
+    <t>zandro arevalo</t>
   </si>
   <si>
     <t>K7123-82160</t>
   </si>
   <si>
     <t>DIPACULAO AURORA</t>
   </si>
   <si>
     <t>MYRA MANAIOS</t>
   </si>
   <si>
     <t>K7063-81207</t>
   </si>
   <si>
     <t>MARIA AURORA AURORA</t>
   </si>
   <si>
     <t>LORNCIO KIMAYONG</t>
   </si>
   <si>
     <t>K7063-81197</t>
   </si>
   <si>
     <t>SAN JUAN (LAPOG) ILOCOS SUR</t>
   </si>
@@ -497,51 +497,51 @@
   <si>
     <t>K7017-79449</t>
   </si>
   <si>
     <t>SUYO ILOCOS SUR</t>
   </si>
   <si>
     <t>MEGAN ) MATILDE SIDUGEN</t>
   </si>
   <si>
     <t>K7129-88366</t>
   </si>
   <si>
     <t>ROSARIO LA UNION</t>
   </si>
   <si>
     <t>ANDY D. PADILLA</t>
   </si>
   <si>
     <t>K7123-87723</t>
   </si>
   <si>
     <t>SAN JUAN LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve"> Rogelio  costales</t>
+    <t>Rogelio  costales</t>
   </si>
   <si>
     <t>K7073-87753</t>
   </si>
   <si>
     <t>TUBAO LA UNION</t>
   </si>
   <si>
     <t>Salvacion M. Asuncion.</t>
   </si>
   <si>
     <t>K7123-87768</t>
   </si>
   <si>
     <t>BASISTA PANGASINAN</t>
   </si>
   <si>
     <t>AILYN REGANA GATPO</t>
   </si>
   <si>
     <t>K7123-87780</t>
   </si>
   <si>
     <t>BOLINAO PANGASINAN</t>
   </si>