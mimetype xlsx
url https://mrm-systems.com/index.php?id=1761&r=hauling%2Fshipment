--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -80,78 +80,78 @@
   <si>
     <t>CARMEN DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>Alan Sangco</t>
   </si>
   <si>
     <t>K7063-81219</t>
   </si>
   <si>
     <t>RENE B.SULTAN</t>
   </si>
   <si>
     <t>K7074-81408</t>
   </si>
   <si>
     <t>KAPALONG DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>Ivy omar</t>
   </si>
   <si>
     <t>K7127-96518</t>
   </si>
   <si>
-    <t xml:space="preserve">ROGER JUMALON </t>
+    <t>ROGER JUMALON</t>
   </si>
   <si>
     <t>K7125-99037</t>
   </si>
   <si>
     <t>Karl roi niog dela Cruz</t>
   </si>
   <si>
     <t>K7133-82510</t>
   </si>
   <si>
     <t>CITY OF PANABO DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>Saint Ryan obeso</t>
   </si>
   <si>
     <t>K7121-98230</t>
   </si>
   <si>
     <t>Orlqn Milano</t>
   </si>
   <si>
     <t>K7058-84048</t>
   </si>
   <si>
-    <t xml:space="preserve"> Edward  rod  macspili</t>
+    <t>Edward  rod  macspili</t>
   </si>
   <si>
     <t>K7074-79510</t>
   </si>
   <si>
     <t>Rosechelle m. Lica</t>
   </si>
   <si>
     <t>K7135-82805</t>
   </si>
   <si>
     <t>EMELIE HO</t>
   </si>
   <si>
     <t>K5005-98393</t>
   </si>
   <si>
     <t>SAMIRA C ALMASA</t>
   </si>
   <si>
     <t>K8002-82525</t>
   </si>
   <si>
     <t>CITY OF TAGUM (Capital) DAVAO DEL NORTE</t>
   </si>
@@ -236,51 +236,51 @@
   <si>
     <t>Rosherlyn m   magbanua</t>
   </si>
   <si>
     <t>K7063-79673</t>
   </si>
   <si>
     <t>RICHARD JOHN D PEÑA FLORIDA</t>
   </si>
   <si>
     <t>K7030-97708</t>
   </si>
   <si>
     <t>FLORITA LOPEZ</t>
   </si>
   <si>
     <t>K7125-81374</t>
   </si>
   <si>
     <t>Teresita M Padilla</t>
   </si>
   <si>
     <t>K7016-95752</t>
   </si>
   <si>
-    <t xml:space="preserve">JENETTE SANDIGAN </t>
+    <t>JENETTE SANDIGAN</t>
   </si>
   <si>
     <t>K7068-97798</t>
   </si>
   <si>
     <t>K7093-97909</t>
   </si>
   <si>
     <t>YAZID AMIR ULANGKAYA</t>
   </si>
   <si>
     <t>K7011-82898</t>
   </si>
   <si>
     <t>DONICA CABALLERO</t>
   </si>
   <si>
     <t>K6002-82845</t>
   </si>
   <si>
     <t>KELVIN MENCEDEZ  or VICTORIA MALINAO</t>
   </si>
   <si>
     <t>K7016-82313</t>
   </si>
@@ -416,99 +416,99 @@
   <si>
     <t>LEO A PONCE</t>
   </si>
   <si>
     <t>K7126-83979</t>
   </si>
   <si>
     <t>BAGANGA DAVAO ORIENTAL</t>
   </si>
   <si>
     <t>Antonia V Luna</t>
   </si>
   <si>
     <t>K7068-99488</t>
   </si>
   <si>
     <t>RAMIL HADJI NOOR</t>
   </si>
   <si>
     <t>K7058-83987</t>
   </si>
   <si>
     <t>BOSTON DAVAO ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">Shirley layupan  </t>
+    <t>Shirley layupan</t>
   </si>
   <si>
     <t>K7016-97454</t>
   </si>
   <si>
     <t>LUPON DAVAO ORIENTAL</t>
   </si>
   <si>
     <t>ROSEMARIE ENTERO</t>
   </si>
   <si>
     <t>K7129-96845</t>
   </si>
   <si>
     <t>CITY OF MATI (Capital) DAVAO ORIENTAL</t>
   </si>
   <si>
     <t>RAMIL O. YAP</t>
   </si>
   <si>
     <t>K7016-99634</t>
   </si>
   <si>
     <t>LUCENA ORTOYO</t>
   </si>
   <si>
     <t>K5004-97766</t>
   </si>
   <si>
     <t>ARIANE  A. EDER</t>
   </si>
   <si>
     <t>K7069-81311</t>
   </si>
   <si>
     <t>COMPOSTELA COMPOSTELA VALLEY</t>
   </si>
   <si>
     <t>ELSA PAHAYAHAY</t>
   </si>
   <si>
     <t>K7058-82619</t>
   </si>
   <si>
     <t>MABINI (DOÑA ALICIA) COMPOSTELA VALLEY</t>
   </si>
   <si>
-    <t xml:space="preserve"> Rannie. C samson</t>
+    <t>Rannie. C samson</t>
   </si>
   <si>
     <t>K5005-96881</t>
   </si>
   <si>
     <t>JUFALEH CONSTABLE</t>
   </si>
   <si>
     <t>K7016-83369</t>
   </si>
   <si>
     <t>NABUNTURAN (Capital) COMPOSTELA VALLEY</t>
   </si>
   <si>
     <t>STELLA JUNE MARANON</t>
   </si>
   <si>
     <t>K7016-82178</t>
   </si>
   <si>
     <t>MALITA DAVAO OCCIDENTAL</t>
   </si>
   <si>
     <t>RUBI ALEJO</t>
   </si>
@@ -635,102 +635,102 @@
   <si>
     <t>K7072-79885</t>
   </si>
   <si>
     <t>PIGKAWAYAN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>CARLO TERANIA</t>
   </si>
   <si>
     <t>K7133-84805</t>
   </si>
   <si>
     <t>BANISILAN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>MARY JANE AURELLA</t>
   </si>
   <si>
     <t>K7093-85122</t>
   </si>
   <si>
     <t>ALEOSAN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
-    <t xml:space="preserve">MUSADIK M.SALEM </t>
+    <t>MUSADIK M.SALEM</t>
   </si>
   <si>
     <t>K7121-79573</t>
   </si>
   <si>
     <t>LEBAK SULTAN KUDARAT</t>
   </si>
   <si>
     <t>Samsodin Kabuntalan</t>
   </si>
   <si>
     <t>K7093-81895</t>
   </si>
   <si>
     <t>GLORIA F. USOP</t>
   </si>
   <si>
     <t>K5005-94958</t>
   </si>
   <si>
     <t>CITY OF TACURONG SULTAN KUDARAT</t>
   </si>
   <si>
     <t>ASNAIRA ABDULLAH MAKABANGEN</t>
   </si>
   <si>
     <t>K7126-85975</t>
   </si>
   <si>
     <t>COTABATO CITY COTABATO CITY</t>
   </si>
   <si>
     <t>Mailani S Abdul</t>
   </si>
   <si>
     <t>K7068-97317</t>
   </si>
   <si>
     <t>MICHAEL ALA KASAN</t>
   </si>
   <si>
     <t>K5002-97490</t>
   </si>
   <si>
-    <t xml:space="preserve">ZAHRA UNGKAY BAGUNDANG </t>
+    <t>ZAHRA UNGKAY BAGUNDANG</t>
   </si>
   <si>
     <t>K7125-87713</t>
   </si>
   <si>
-    <t xml:space="preserve">H NORIA K ABAS </t>
+    <t>H NORIA K ABAS</t>
   </si>
   <si>
     <t>K7133-83022</t>
   </si>
   <si>
     <t>Tarhana katug</t>
   </si>
   <si>
     <t>K7030-82616</t>
   </si>
   <si>
     <t>ARBAYA PENDALIDAY DATUAN</t>
   </si>
   <si>
     <t>K7093-88008</t>
   </si>
   <si>
     <t>SAMSODIN D. MAONG</t>
   </si>
   <si>
     <t>K7030-99301</t>
   </si>
   <si>
     <t>SANIA  MAKAKENA</t>
   </si>
@@ -749,75 +749,75 @@
   <si>
     <t>NORMINA ABDILLAH</t>
   </si>
   <si>
     <t>K7093-98952</t>
   </si>
   <si>
     <t>JIMMY TAIB MUSTAPHA</t>
   </si>
   <si>
     <t>K7074-87690</t>
   </si>
   <si>
     <t>Bryan bsman</t>
   </si>
   <si>
     <t>K5002-97618</t>
   </si>
   <si>
     <t>JENILYN GENODIA</t>
   </si>
   <si>
     <t>K7133-83068</t>
   </si>
   <si>
-    <t xml:space="preserve">Marhom ali </t>
+    <t>Marhom ali</t>
   </si>
   <si>
     <t>K7063-87269</t>
   </si>
   <si>
     <t>BULUAN MAGUINDANAO</t>
   </si>
   <si>
     <t>ANALIZA DELNARD ABDUPKARIM</t>
   </si>
   <si>
     <t>K7068-85869</t>
   </si>
   <si>
     <t>DATU ODIN SINSUAT (DINAIG) MAGUINDANAO</t>
   </si>
   <si>
     <t>SAMIRA INSUA ABO</t>
   </si>
   <si>
     <t>K7135-76328</t>
   </si>
   <si>
-    <t xml:space="preserve">Datuali A Kalantungan </t>
+    <t>Datuali A Kalantungan</t>
   </si>
   <si>
     <t>K7124-84036</t>
   </si>
   <si>
     <t>HARIGIA ACOB CANDADO</t>
   </si>
   <si>
     <t>K7125-88239</t>
   </si>
   <si>
     <t>RASHED ABDULLAH NAKAN</t>
   </si>
   <si>
     <t>K7093-85414</t>
   </si>
   <si>
     <t>ARIS DIMALEN</t>
   </si>
   <si>
     <t>K7126-97369</t>
   </si>
   <si>
     <t>SHARIFF AGUAK (MAGANOY) (Capital) MAGUINDANAO</t>
   </si>
@@ -890,126 +890,126 @@
   <si>
     <t>K7093-88637</t>
   </si>
   <si>
     <t>SULTAN KUDARAT (NULING) MAGUINDANAO</t>
   </si>
   <si>
     <t>HAMSARI KADIANDA</t>
   </si>
   <si>
     <t>K7126-97061</t>
   </si>
   <si>
     <t>Guiaria quezon</t>
   </si>
   <si>
     <t>K7074-79846</t>
   </si>
   <si>
     <t>KHAIRIAH SALIK</t>
   </si>
   <si>
     <t>K5003-97235</t>
   </si>
   <si>
-    <t xml:space="preserve">Mujahid Abo Ayunan </t>
+    <t>Mujahid Abo Ayunan</t>
   </si>
   <si>
     <t>K7026-99282</t>
   </si>
   <si>
     <t>UPI MAGUINDANAO</t>
   </si>
   <si>
-    <t xml:space="preserve">JOVELYN EMBIS  </t>
+    <t>JOVELYN EMBIS</t>
   </si>
   <si>
     <t>K7017-80157</t>
   </si>
   <si>
     <t>PAGAGAWAN MAGUINDANAO</t>
   </si>
   <si>
     <t>RANDY LIAMAS SALIGAN</t>
   </si>
   <si>
     <t>K7016-82369</t>
   </si>
   <si>
     <t>SULTAN MASTURA MAGUINDANAO</t>
   </si>
   <si>
     <t>WAHIMA ESMAIL</t>
   </si>
   <si>
     <t>K7074-87378</t>
   </si>
   <si>
     <t>Roy t. Uitalez</t>
   </si>
   <si>
     <t>K7093-79442</t>
   </si>
   <si>
     <t>DATU SAUDI-AMPATUAN MAGUINDANAO</t>
   </si>
   <si>
     <t>ZENAIDA S.TIDTIGAN</t>
   </si>
   <si>
     <t>K7072-81246</t>
   </si>
   <si>
     <t>JASMIN ALI</t>
   </si>
   <si>
     <t>K5002-85941</t>
   </si>
   <si>
-    <t xml:space="preserve">ALAMIN L ELIAN </t>
+    <t>ALAMIN L ELIAN</t>
   </si>
   <si>
     <t>BANAYBANAY DAVAO ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">DONNA LIM LUCSON </t>
-[...8 lines deleted...]
-    <t xml:space="preserve">DANIELIE KARLA SILAYAN </t>
+    <t>DONNA LIM LUCSON</t>
+  </si>
+  <si>
+    <t>NIDA B. SIA</t>
+  </si>
+  <si>
+    <t>ELIENIE BERDERA</t>
+  </si>
+  <si>
+    <t>DANIELIE KARLA SILAYAN</t>
   </si>
   <si>
     <t>CA028130</t>
   </si>
   <si>
-    <t xml:space="preserve">PATRICK FEDILLAGA </t>
+    <t>PATRICK FEDILLAGA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Cbr6533</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Chito alviola 09750073717</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Jomari pacete 09512534022</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>