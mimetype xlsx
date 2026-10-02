--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -131,108 +131,108 @@
   <si>
     <t>RIZALYN NUQUI</t>
   </si>
   <si>
     <t>K7126-82731</t>
   </si>
   <si>
     <t>LUBAO PAMPANGA</t>
   </si>
   <si>
     <t>Mary Jane R Quiambao</t>
   </si>
   <si>
     <t>K7124-86303</t>
   </si>
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
   <si>
     <t>KRISTINE ROXAS</t>
   </si>
   <si>
     <t>K7125-79902</t>
   </si>
   <si>
-    <t xml:space="preserve">BENEDICT GASCON </t>
+    <t>BENEDICT GASCON</t>
   </si>
   <si>
     <t>K7074-79664</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>Federico /generosa bobonao</t>
   </si>
   <si>
     <t>K7072-97627</t>
   </si>
   <si>
     <t>MAGALANG PAMPANGA</t>
   </si>
   <si>
     <t>ZAIDENE GABRIEL</t>
   </si>
   <si>
     <t>K7123-98226</t>
   </si>
   <si>
     <t>ROSSANA C VITAL</t>
   </si>
   <si>
     <t>K7123-98103</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jolyn Sison</t>
+    <t>Jolyn Sison</t>
   </si>
   <si>
     <t>K7125-97002</t>
   </si>
   <si>
     <t>NANCY DE JESUS</t>
   </si>
   <si>
     <t>K7068-79854</t>
   </si>
   <si>
     <t>VENUZ LORIA</t>
   </si>
   <si>
     <t>K7135-82485</t>
   </si>
   <si>
     <t>SANTA RITA PAMPANGA</t>
   </si>
   <si>
     <t>JOSE GERRY TOLEDANES</t>
   </si>
   <si>
     <t>K7121-83941</t>
   </si>
   <si>
-    <t xml:space="preserve">Ermie Morales Dela Cruz </t>
+    <t>Ermie Morales Dela Cruz</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NBN5764</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>ROBERT</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Roland Salingan</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jim Curvi Juco Berana</t>
   </si>