--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -50,84 +50,84 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K5005-96299</t>
   </si>
   <si>
     <t>CITY OF LAS PIÑAS NCR, FOURTH DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">VICENTE O DELOS SANTOS </t>
+    <t>VICENTE O DELOS SANTOS</t>
   </si>
   <si>
     <t>K7068-87970</t>
   </si>
   <si>
     <t>CITY OF MUNTINLUPA NCR, FOURTH DISTRICT</t>
   </si>
   <si>
     <t>MERCEDITA FIGUEROA</t>
   </si>
   <si>
     <t>K5005-94844</t>
   </si>
   <si>
     <t>NANETTE SALAMIDA</t>
   </si>
   <si>
     <t>K7058-85440</t>
   </si>
   <si>
     <t>Shane Pearl Taguba</t>
   </si>
   <si>
     <t>K5002-95634</t>
   </si>
   <si>
     <t>JANETH JULIANO</t>
   </si>
   <si>
     <t>K7074-95532</t>
   </si>
   <si>
-    <t xml:space="preserve">ANGELLA T GAVIOLA </t>
+    <t>ANGELLA T GAVIOLA</t>
   </si>
   <si>
     <t>K7126-85475</t>
   </si>
   <si>
     <t>Jennifer T Repalda</t>
   </si>
   <si>
     <t>K7074-85194</t>
   </si>
   <si>
     <t>CITY OF PARAÑAQUE NCR, FOURTH DISTRICT</t>
   </si>
   <si>
     <t>SUSAN C. BRAZAS</t>
   </si>
   <si>
     <t>K5005-96029</t>
   </si>
   <si>
     <t>HARRIETA DACUTAN</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>