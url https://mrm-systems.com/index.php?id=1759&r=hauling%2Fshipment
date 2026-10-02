--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -12,89 +12,89 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
   <si>
     <t>I-MEREX GROUP OF COMPANIES</t>
   </si>
   <si>
     <t>CARGO DISPATCH MANIFEST</t>
   </si>
   <si>
     <t>Date and time of hauling (start - end)</t>
   </si>
   <si>
     <t>06/20/2026 01:47:18 - 06/21/2026 03:59:51</t>
   </si>
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7125-98526</t>
   </si>
   <si>
     <t>MALASIQUI PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">JOHN ANDREW V DE LUNA </t>
+    <t>JOHN ANDREW V DE LUNA</t>
   </si>
   <si>
     <t>K6002-99280</t>
   </si>
   <si>
     <t>MANGALDAN PANGASINAN</t>
   </si>
   <si>
     <t>CYRL ACE VOLTAIRE LAPORE</t>
   </si>
   <si>
     <t>K5005-98288</t>
   </si>
   <si>
     <t>URBIZTONDO PANGASINAN</t>
   </si>
   <si>
     <t>MISS CARMELITA M SORIANO</t>
   </si>
   <si>
     <t>K7127-98674</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
@@ -122,78 +122,78 @@
   <si>
     <t>K7127-98765</t>
   </si>
   <si>
     <t>CABAGAN ISABELA</t>
   </si>
   <si>
     <t>MARIA GUMARO</t>
   </si>
   <si>
     <t>K7016-98320</t>
   </si>
   <si>
     <t>CORDON ISABELA</t>
   </si>
   <si>
     <t>MICHELLE LIMSIC</t>
   </si>
   <si>
     <t>K7026-99712</t>
   </si>
   <si>
     <t>SAN GUILLERMO ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">CARMEN DELA CRUZ </t>
+    <t>CARMEN DELA CRUZ</t>
   </si>
   <si>
     <t>K7069-99515</t>
   </si>
   <si>
     <t>SAN PABLO ISABELA</t>
   </si>
   <si>
     <t>ROLLIE AGARPO</t>
   </si>
   <si>
     <t>K5004-98797</t>
   </si>
   <si>
     <t>SOLANO NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>YSMAEL  SIERRA EDA</t>
   </si>
   <si>
     <t>K7016-98948</t>
   </si>
   <si>
     <t>ORANI BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">RICHARD SURETA </t>
+    <t>RICHARD SURETA</t>
   </si>
   <si>
     <t>K5004-98971</t>
   </si>
   <si>
     <t>ALIAGA NUEVA ECIJA</t>
   </si>
   <si>
     <t>JOHN PAUL V PELAYO</t>
   </si>
   <si>
     <t>K7127-99600</t>
   </si>
   <si>
     <t>SAN JOSE CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>LEONORA S, CABOTAJE</t>
   </si>
   <si>
     <t>K7068-99680</t>
   </si>
   <si>
     <t>APALIT PAMPANGA</t>
   </si>
@@ -263,327 +263,321 @@
   <si>
     <t>K5002-99646</t>
   </si>
   <si>
     <t>SANTA ILOCOS SUR</t>
   </si>
   <si>
     <t>JOUSSIE BAJET BERMIO</t>
   </si>
   <si>
     <t>K7123-99270</t>
   </si>
   <si>
     <t>SUYO ILOCOS SUR</t>
   </si>
   <si>
     <t>Merly iban</t>
   </si>
   <si>
     <t>K7068-99720</t>
   </si>
   <si>
     <t>CITY OF ALAMINOS PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">DELIA MONTENEGRO </t>
+    <t>DELIA MONTENEGRO</t>
   </si>
   <si>
     <t>K7068-99361</t>
   </si>
   <si>
     <t>ASINGAN PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">RALPH JOSHUA/Donna Joy Gwen Guevarra </t>
+    <t>RALPH JOSHUA/Donna Joy Gwen Guevarra</t>
   </si>
   <si>
     <t>K5002-99550</t>
   </si>
   <si>
     <t>BAUTISTA PANGASINAN</t>
   </si>
   <si>
     <t>JENELYN H. CAYABYAB</t>
   </si>
   <si>
     <t>K7074-99540</t>
   </si>
   <si>
     <t>LINGAYEN (Capital) PANGASINAN</t>
   </si>
   <si>
     <t>VICTOR T. ORENDAIN</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIVIC DELA PENA </t>
+    <t>MARIVIC DELA PENA</t>
   </si>
   <si>
     <t>ROBERT C. CANILAO</t>
   </si>
   <si>
     <t>APARRI CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">CAMILL BANADA RAMOS </t>
-[...11 lines deleted...]
-    <t xml:space="preserve">GALE c/o FLORENCE SALMIN </t>
+    <t>CAMILL BANADA RAMOS</t>
+  </si>
+  <si>
+    <t>MARILOU PABLO</t>
+  </si>
+  <si>
+    <t>RODEL Y. ARANA</t>
+  </si>
+  <si>
+    <t>LEONARDO MONTEMAYOR</t>
+  </si>
+  <si>
+    <t>GALE c/o FLORENCE SALMIN</t>
   </si>
   <si>
     <t>BANGUED (Capital) ABRA</t>
   </si>
   <si>
     <t>CALIXTO VALERA</t>
   </si>
   <si>
-    <t xml:space="preserve">CALIXTO L. VALERA </t>
+    <t>CALIXTO L. VALERA</t>
   </si>
   <si>
     <t>BANGUI ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">ANGEL BONG LANSI c/o CAROL GO/INGKIT GO </t>
+    <t>ANGEL BONG LANSI c/o CAROL GO/INGKIT GO</t>
   </si>
   <si>
     <t>BOLINAO PANGASINAN</t>
   </si>
   <si>
     <t>ORLANDO CANDOY</t>
   </si>
   <si>
     <t>ALVANOA O. TACANG REGLOS</t>
   </si>
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">OLIVE CASTILLO c/o LILIA ALCAIDE </t>
+    <t>OLIVE CASTILLO c/o LILIA ALCAIDE</t>
   </si>
   <si>
     <t>CAMALANIUGAN CAGAYAN</t>
   </si>
   <si>
     <t>WILFREDO ALUPANI BANADA JR</t>
   </si>
   <si>
     <t>CITY OF BALANGA (Capital) BATAAN</t>
   </si>
   <si>
     <t>JOANN BALLAIS</t>
   </si>
   <si>
     <t>CITY OF CAUAYAN ISABELA</t>
   </si>
   <si>
     <t>PROFIRIO LAGARTEJA</t>
   </si>
   <si>
-    <t xml:space="preserve">CATHERINE IBANES SERRANO </t>
+    <t>CATHERINE IBANES SERRANO</t>
   </si>
   <si>
     <t>CLAVERIA CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">WILHELMINA R. JAVIER </t>
+    <t>WILHELMINA R. JAVIER</t>
   </si>
   <si>
     <t>CA042589</t>
   </si>
   <si>
     <t>DAGUPAN CITY PANGASINAN</t>
   </si>
   <si>
     <t>GLORIA CABE</t>
   </si>
   <si>
     <t>DASOL PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">NORMA BASUEL </t>
+    <t>NORMA BASUEL</t>
   </si>
   <si>
     <t>DINALUPIHAN BATAAN</t>
   </si>
   <si>
     <t>ZHEL ORBITA c/o REBECCA DRES</t>
   </si>
   <si>
     <t>GUAGUA PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">CATHERINE PERANTE </t>
+    <t>CATHERINE PERANTE</t>
   </si>
   <si>
     <t>GUIMBA NUEVA ECIJA</t>
   </si>
   <si>
     <t>ZALDY CAPANES</t>
   </si>
   <si>
     <t>LAOAG CITY (Capital) ILOCOS NORTE</t>
   </si>
   <si>
     <t>RAFAELA T. DELA CRUZ</t>
   </si>
   <si>
-    <t xml:space="preserve">ALLEN REY JACINTO </t>
+    <t>ALLEN REY JACINTO</t>
   </si>
   <si>
     <t>LICAB NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">MORENA C. VILLAVICENTE </t>
+    <t>MORENA C. VILLAVICENTE</t>
   </si>
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
     <t>RENATO &amp; ALMA WAJE</t>
   </si>
   <si>
-    <t xml:space="preserve">GREGORIO M. ALVIAR </t>
+    <t>GREGORIO M. ALVIAR</t>
   </si>
   <si>
     <t>MANAOAG PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">ARMEL L. DULAY </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">MELISSA SORIANO </t>
+    <t>ARMEL L. DULAY</t>
+  </si>
+  <si>
+    <t>MELISSA SORIANO</t>
   </si>
   <si>
     <t>MAPANDAN PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">AMELIA SAMORTIN CARINO </t>
+    <t>AMELIA SAMORTIN CARINO</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>
   <si>
     <t>JOBELLE PANGILINAN</t>
   </si>
   <si>
     <t>OLONGAPO CITY ZAMBALES</t>
   </si>
   <si>
     <t>TOMMY ARPILLEDA c/o CARMELITA NOTARTE</t>
   </si>
   <si>
-    <t xml:space="preserve">RANDY JAPSAY </t>
+    <t>RANDY JAPSAY</t>
   </si>
   <si>
     <t>PIDDIG ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">EDISON MATUTE </t>
+    <t>EDISON MATUTE</t>
   </si>
   <si>
     <t>SAGADA MOUNTAIN PROVINCE</t>
   </si>
   <si>
-    <t xml:space="preserve">MELODY BINAYONG </t>
+    <t>MELODY BINAYONG</t>
   </si>
   <si>
     <t>SAN ANTONIO ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">LEE GARCIA </t>
-[...1 lines deleted...]
-  <si>
     <t>LEE GARCIA</t>
   </si>
   <si>
     <t>SAN CLEMENTE TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">RODRIGO LAMBINICIO </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">VIRGILIO PASCUAL JR. </t>
+    <t>RODRIGO LAMBINICIO</t>
+  </si>
+  <si>
+    <t>VIRGILIO PASCUAL JR.</t>
   </si>
   <si>
     <t>SAN MARCELINO ZAMBALES</t>
   </si>
   <si>
     <t>MAGGIE PIMENTEL</t>
   </si>
   <si>
     <t>SAN QUINTIN PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">ERICA B. DE GRACIA </t>
+    <t>ERICA B. DE GRACIA</t>
   </si>
   <si>
     <t>SANTA BARBARA PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">ZALDY BALCE </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">JEAN VARGAZ </t>
+    <t>ZALDY BALCE</t>
+  </si>
+  <si>
+    <t>JEAN VARGAZ</t>
   </si>
   <si>
     <t>SANTA RITA PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">PERCY O. JULAO </t>
+    <t>PERCY O. JULAO</t>
   </si>
   <si>
     <t>SOLANA CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">J. GARUNAY </t>
+    <t>J. GARUNAY</t>
   </si>
   <si>
     <t>TUBA BENGUET</t>
   </si>
   <si>
-    <t xml:space="preserve">LENNY CAMPOLET </t>
-[...1 lines deleted...]
-  <si>
     <t>LENNY CAMPOLET</t>
   </si>
   <si>
     <t>TUGUEGARAO CITY (Capital) CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">ROWENA SIBUCAO </t>
+    <t>ROWENA SIBUCAO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nck9905</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t xml:space="preserve">Loid </t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Kim</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>
@@ -1887,250 +1881,250 @@
     <row r="71" spans="1:6">
       <c r="A71">
         <v>110580</v>
       </c>
       <c r="B71" t="s">
         <v>154</v>
       </c>
       <c r="C71">
         <v>3</v>
       </c>
       <c r="D71" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>108919</v>
       </c>
       <c r="B72" t="s">
         <v>154</v>
       </c>
       <c r="C72">
         <v>1</v>
       </c>
       <c r="D72" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>109468</v>
       </c>
       <c r="B73" t="s">
+        <v>156</v>
+      </c>
+      <c r="C73">
+        <v>1</v>
+      </c>
+      <c r="D73" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>110554</v>
       </c>
       <c r="B74" t="s">
         <v>50</v>
       </c>
       <c r="C74">
         <v>4</v>
       </c>
       <c r="D74" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>110966</v>
       </c>
       <c r="B75" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="C75">
         <v>2</v>
       </c>
       <c r="D75" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>110984</v>
       </c>
       <c r="B76" t="s">
+        <v>161</v>
+      </c>
+      <c r="C76">
+        <v>1</v>
+      </c>
+      <c r="D76" t="s">
         <v>162</v>
-      </c>
-[...4 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>110512</v>
       </c>
       <c r="B77" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="C77">
         <v>2</v>
       </c>
       <c r="D77" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>109488</v>
       </c>
       <c r="B78" t="s">
         <v>70</v>
       </c>
       <c r="C78">
         <v>4</v>
       </c>
       <c r="D78" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>110510</v>
       </c>
       <c r="B79" t="s">
+        <v>166</v>
+      </c>
+      <c r="C79">
+        <v>1</v>
+      </c>
+      <c r="D79" t="s">
         <v>167</v>
-      </c>
-[...4 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>109461</v>
       </c>
       <c r="B80" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="C80">
         <v>2</v>
       </c>
       <c r="D80" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>110817</v>
       </c>
       <c r="B81" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="C81">
         <v>8</v>
       </c>
       <c r="D81" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>110823</v>
       </c>
       <c r="B82" t="s">
+        <v>170</v>
+      </c>
+      <c r="C82">
+        <v>1</v>
+      </c>
+      <c r="D82" t="s">
         <v>171</v>
-      </c>
-[...4 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>110507</v>
       </c>
       <c r="B83" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="C83">
         <v>2</v>
       </c>
       <c r="D83" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="B85" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="B86" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="B87" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="B88" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="B89" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>