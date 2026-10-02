--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -116,87 +116,87 @@
   <si>
     <t>Katherine susulan basaluddin</t>
   </si>
   <si>
     <t>K7074-96526</t>
   </si>
   <si>
     <t>Sarah nonong</t>
   </si>
   <si>
     <t>K7030-98122</t>
   </si>
   <si>
     <t>MA TERESITA J BARRAQUIAS</t>
   </si>
   <si>
     <t>K7030-98129</t>
   </si>
   <si>
     <t>FATIMA HAIFA T RASUL</t>
   </si>
   <si>
     <t>K7026-99561</t>
   </si>
   <si>
-    <t xml:space="preserve">ABDELHAKIM PIA </t>
+    <t>ABDELHAKIM PIA</t>
   </si>
   <si>
     <t>K8002-83262</t>
   </si>
   <si>
     <t>MONA FLORES</t>
   </si>
   <si>
     <t>K7093-87027</t>
   </si>
   <si>
-    <t xml:space="preserve">MRS.RADZHATA ABDULGAFUR </t>
+    <t>MRS.RADZHATA ABDULGAFUR</t>
   </si>
   <si>
     <t>K7017-81487</t>
   </si>
   <si>
     <t>FATIMA PATRICIO</t>
   </si>
   <si>
     <t>K7030-82634</t>
   </si>
   <si>
     <t>Idris   l alih</t>
   </si>
   <si>
     <t>K7068-87371</t>
   </si>
   <si>
     <t>FERDAUSIA ALIHUDDIN</t>
   </si>
   <si>
     <t>K7125-86679</t>
   </si>
   <si>
-    <t xml:space="preserve">Nasser H Hajibain </t>
+    <t>Nasser H Hajibain</t>
   </si>
   <si>
     <t>K7072-81305</t>
   </si>
   <si>
     <t>FALMA ARAJI ALIHASAN</t>
   </si>
   <si>
     <t>K7093-83431</t>
   </si>
   <si>
     <t>NIHMA UMAR</t>
   </si>
   <si>
     <t>K7125-99579</t>
   </si>
   <si>
     <t>Armina H Sabdani</t>
   </si>
   <si>
     <t>K7074-96387</t>
   </si>
   <si>
     <t>K7093-97587</t>
   </si>
@@ -215,111 +215,111 @@
   <si>
     <t>JENNEFER J. MAT</t>
   </si>
   <si>
     <t>K7105-97038</t>
   </si>
   <si>
     <t>MARRATUL J. BAGINDA</t>
   </si>
   <si>
     <t>K7129-81199</t>
   </si>
   <si>
     <t>ALFAINA A ALPA</t>
   </si>
   <si>
     <t>K5002-97971</t>
   </si>
   <si>
     <t>NASHIBA JIKIRI KAYGUAN</t>
   </si>
   <si>
     <t>K7074-79278</t>
   </si>
   <si>
-    <t xml:space="preserve">Sauda a. Jubail </t>
+    <t>Sauda a. Jubail</t>
   </si>
   <si>
     <t>K5002-99493</t>
   </si>
   <si>
     <t>MILSON BAKIL ROMMY</t>
   </si>
   <si>
     <t>K7093-81002</t>
   </si>
   <si>
     <t>JOSEPHINE M. BANO</t>
   </si>
   <si>
     <t>K7125-79633</t>
   </si>
   <si>
-    <t xml:space="preserve">BOBBY DELARAMA </t>
+    <t>BOBBY DELARAMA</t>
   </si>
   <si>
     <t>K7072-79782</t>
   </si>
   <si>
     <t>NUL JIRI M. LAO</t>
   </si>
   <si>
     <t>K7063-80966</t>
   </si>
   <si>
     <t>HESHAM LATIP</t>
   </si>
   <si>
     <t>K5003-98773</t>
   </si>
   <si>
     <t>SHERNA AKINUDDIN BONG</t>
   </si>
   <si>
     <t>K7074-79818</t>
   </si>
   <si>
     <t>BUUG ZAMBOANGA SIBUGAY</t>
   </si>
   <si>
     <t>Amparo lomongo taruc/ Cristy taruc</t>
   </si>
   <si>
     <t>K7074-79819</t>
   </si>
   <si>
     <t>Janeah rose sendil/ von bdrcatan</t>
   </si>
   <si>
     <t>K7127-95607</t>
   </si>
   <si>
     <t>IPIL (Capital) ZAMBOANGA SIBUGAY</t>
   </si>
   <si>
-    <t xml:space="preserve">DRA, MARION TAGAPAN </t>
+    <t>DRA, MARION TAGAPAN</t>
   </si>
   <si>
     <t>K7061-99767</t>
   </si>
   <si>
     <t>Joem Samdami</t>
   </si>
   <si>
     <t>K5002-82632</t>
   </si>
   <si>
     <t>JERALDINE Y. ALON</t>
   </si>
   <si>
     <t>K7063-96552</t>
   </si>
   <si>
     <t>SIAY ZAMBOANGA SIBUGAY</t>
   </si>
   <si>
     <t>FEDERICO PADERNAL</t>
   </si>
   <si>
     <t>K7121-84023</t>
   </si>
@@ -341,51 +341,51 @@
   <si>
     <t>Ruziya moger guiroy</t>
   </si>
   <si>
     <t>K7072-79841</t>
   </si>
   <si>
     <t>MIMRA  Y AKSIRUL</t>
   </si>
   <si>
     <t>K7068-81467</t>
   </si>
   <si>
     <t>HUJAIRA S. LANGKASAN/NURHAJER NASAN LAISA</t>
   </si>
   <si>
     <t>K7093-79598</t>
   </si>
   <si>
     <t>JOSELITO KAITUM</t>
   </si>
   <si>
     <t>K5005-86899</t>
   </si>
   <si>
-    <t xml:space="preserve">ADZAR B CALBI </t>
+    <t>ADZAR B CALBI</t>
   </si>
   <si>
     <t>K7058-85689</t>
   </si>
   <si>
     <t>CATARMAN CAMIGUIN</t>
   </si>
   <si>
     <t>Evangeline  gumahin</t>
   </si>
   <si>
     <t>K7121-84100</t>
   </si>
   <si>
     <t>MAMBAJAO (Capital) CAMIGUIN</t>
   </si>
   <si>
     <t>Dominic John Babia</t>
   </si>
   <si>
     <t>K7026-79585</t>
   </si>
   <si>
     <t>GINGOOG CITY MISAMIS ORIENTAL</t>
   </si>
@@ -404,51 +404,51 @@
   <si>
     <t>MAGSAYSAY (LINUGOS) MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>ANILETO T.BACTASA</t>
   </si>
   <si>
     <t>K7072-81153</t>
   </si>
   <si>
     <t>CITY OF LAMITAN BASILAN</t>
   </si>
   <si>
     <t>SULHAN ISMAIL</t>
   </si>
   <si>
     <t>K7074-86756</t>
   </si>
   <si>
     <t>Dahan T. KRing</t>
   </si>
   <si>
     <t>K7068-97316</t>
   </si>
   <si>
-    <t xml:space="preserve">SALI UDIN / WRWIN CERVANTES </t>
+    <t>SALI UDIN / WRWIN CERVANTES</t>
   </si>
   <si>
     <t>K7063-83468</t>
   </si>
   <si>
     <t>PAIJA TOTOH SALIM</t>
   </si>
   <si>
     <t>K5005-94824</t>
   </si>
   <si>
     <t>ALIA A ALIH</t>
   </si>
   <si>
     <t>K7093-79968</t>
   </si>
   <si>
     <t>INDANAN SULU</t>
   </si>
   <si>
     <t>ADZMIHAR B. MADDAS</t>
   </si>
   <si>
     <t>K7093-95618</t>
   </si>
@@ -473,114 +473,114 @@
   <si>
     <t>SITTI RASHIDA ABDULLA</t>
   </si>
   <si>
     <t>K7093-80107</t>
   </si>
   <si>
     <t>MOH ALKHAN A. SAKIB</t>
   </si>
   <si>
     <t>K7069-88689</t>
   </si>
   <si>
     <t>SIMUNUL TAWI-TAWI</t>
   </si>
   <si>
     <t>MORSIDI HAPIL HUSSIN</t>
   </si>
   <si>
     <t>K7125-81373</t>
   </si>
   <si>
     <t>BUENA15TA AGUSAN DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Meriam Mae P Gantala </t>
+    <t>Meriam Mae P Gantala</t>
   </si>
   <si>
     <t>K7135-76992</t>
   </si>
   <si>
     <t>Anita P. Maisog</t>
   </si>
   <si>
     <t>K7123-82273</t>
   </si>
   <si>
     <t>NERIA ALVAREZ</t>
   </si>
   <si>
     <t>K7127-85404</t>
   </si>
   <si>
     <t>BUTUAN CITY (Capital) AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>MA, LYLUIEN Y, TAN</t>
   </si>
   <si>
     <t>K5003-97164</t>
   </si>
   <si>
     <t>JESICA MARIE S. MUNION</t>
   </si>
   <si>
     <t>K7124-84124</t>
   </si>
   <si>
     <t>LORENZO B RIN JR</t>
   </si>
   <si>
     <t>K7016-96334</t>
   </si>
   <si>
-    <t xml:space="preserve">JEAN MONGADO </t>
+    <t>JEAN MONGADO</t>
   </si>
   <si>
     <t>K7016-85772</t>
   </si>
   <si>
-    <t xml:space="preserve">JELLY MORDENO </t>
+    <t>JELLY MORDENO</t>
   </si>
   <si>
     <t>K7072-83714</t>
   </si>
   <si>
     <t>RUBELYN BATALON</t>
   </si>
   <si>
     <t>K7093-80676</t>
   </si>
   <si>
     <t>ABDON CUYOS</t>
   </si>
   <si>
     <t>K8002-81581</t>
   </si>
   <si>
-    <t xml:space="preserve">PRISCILLA ABARICO </t>
+    <t>PRISCILLA ABARICO</t>
   </si>
   <si>
     <t>K7058-81195</t>
   </si>
   <si>
     <t>Thelma b layson</t>
   </si>
   <si>
     <t>K7127-80204</t>
   </si>
   <si>
     <t>JOHN GLENN P.TAN</t>
   </si>
   <si>
     <t>K7026-85847</t>
   </si>
   <si>
     <t>Laila Raper</t>
   </si>
   <si>
     <t>K7017-80558</t>
   </si>
   <si>
     <t>JUVY O SORIANO</t>
   </si>
@@ -605,51 +605,51 @@
   <si>
     <t>JOELITO BANDIOLA</t>
   </si>
   <si>
     <t>K7124-79719</t>
   </si>
   <si>
     <t>ROLANDO A. AWA</t>
   </si>
   <si>
     <t>K7011-80708</t>
   </si>
   <si>
     <t>LAS NIEVES AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>SUSAN P. MONTICILLO</t>
   </si>
   <si>
     <t>K7105-81729</t>
   </si>
   <si>
     <t>NASIPIT AGUSAN DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">CLEOPARS SOJOR MACABINGUEL </t>
+    <t>CLEOPARS SOJOR MACABINGUEL</t>
   </si>
   <si>
     <t>K7127-79591</t>
   </si>
   <si>
     <t>SULPICIA M, JAPOS</t>
   </si>
   <si>
     <t>K7063-79551</t>
   </si>
   <si>
     <t>CITY OF BAYUGAN AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>TEODERICO PAN</t>
   </si>
   <si>
     <t>K6002-98830</t>
   </si>
   <si>
     <t>ANDREW U.. HALANGDON</t>
   </si>
   <si>
     <t>K7063-87339</t>
   </si>
@@ -746,51 +746,51 @@
   <si>
     <t>K7073-86109</t>
   </si>
   <si>
     <t>MALIMONO SURIGAO DEL NORTE</t>
   </si>
   <si>
     <t>ALICIA ESPANTO</t>
   </si>
   <si>
     <t>K7030-82376</t>
   </si>
   <si>
     <t>PLACER SURIGAO DEL NORTE</t>
   </si>
   <si>
     <t>VICTORIO M. JABINES</t>
   </si>
   <si>
     <t>K7074-83918</t>
   </si>
   <si>
     <t>SANTA MONICA (SAPAO) SURIGAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">NERIE LAS PIÑAS </t>
+    <t>NERIE LAS PIÑAS</t>
   </si>
   <si>
     <t>K5002-99599</t>
   </si>
   <si>
     <t>SURIGAO CITY (Capital) SURIGAO DEL NORTE</t>
   </si>
   <si>
     <t>JINDA / MICHAELA MANAYTAY</t>
   </si>
   <si>
     <t>K5004-82570</t>
   </si>
   <si>
     <t>RAGUEL LANIGAO MAGLINAO</t>
   </si>
   <si>
     <t>K7068-86572</t>
   </si>
   <si>
     <t>AMIE B.LEBRIAS</t>
   </si>
   <si>
     <t>K7026-83974</t>
   </si>
@@ -851,72 +851,72 @@
   <si>
     <t>RONALD TIMTIM</t>
   </si>
   <si>
     <t>K5005-97236</t>
   </si>
   <si>
     <t>TAGBINA SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>WARLITO R JUNASA</t>
   </si>
   <si>
     <t>K7125-81369</t>
   </si>
   <si>
     <t>BENJAMIN BABA</t>
   </si>
   <si>
     <t>K7125-79741</t>
   </si>
   <si>
     <t>TAGO SURIGAO DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">Dina Anito </t>
+    <t>Dina Anito</t>
   </si>
   <si>
     <t>K7135-82086</t>
   </si>
   <si>
     <t>Elizabeth LLagas Pahigo</t>
   </si>
   <si>
     <t>K5002-79397</t>
   </si>
   <si>
     <t>ROXAN D. BAUTISTA</t>
   </si>
   <si>
     <t>K7068-79895</t>
   </si>
   <si>
     <t>CITY OF TANDAG (Capital) SURIGAO DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">JHON CARL ABONALES </t>
+    <t>JHON CARL ABONALES</t>
   </si>
   <si>
     <t>K7121-81360</t>
   </si>
   <si>
     <t>Sharon Grace C Tagari</t>
   </si>
   <si>
     <t>K7058-81353</t>
   </si>
   <si>
     <t>Roel l ortuyo</t>
   </si>
   <si>
     <t>K7125-84477</t>
   </si>
   <si>
     <t>SAN JOSE (Capital) DINAGAT ISLANDS</t>
   </si>
   <si>
     <t>DIOSDALIZA M ALBURO</t>
   </si>
   <si>
     <t>MFC10394</t>
   </si>