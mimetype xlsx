--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -101,51 +101,51 @@
   <si>
     <t>MA FELILLA I IRABON</t>
   </si>
   <si>
     <t>K7073-86167</t>
   </si>
   <si>
     <t>BARBAZA ANTIQUE</t>
   </si>
   <si>
     <t>Herman Jr. Diogracias</t>
   </si>
   <si>
     <t>K7063-81447</t>
   </si>
   <si>
     <t>BENITO N.ANALETO</t>
   </si>
   <si>
     <t>K7125-81261</t>
   </si>
   <si>
     <t>PATNONGON ANTIQUE</t>
   </si>
   <si>
-    <t xml:space="preserve">Wilson judilla </t>
+    <t>Wilson judilla</t>
   </si>
   <si>
     <t>K5003-82788</t>
   </si>
   <si>
     <t>SALVACION MANDEOYA</t>
   </si>
   <si>
     <t>K5002-86178</t>
   </si>
   <si>
     <t>CUARTERO CAPIZ</t>
   </si>
   <si>
     <t>REGINA M. DELA CRUZ</t>
   </si>
   <si>
     <t>K7063-81551</t>
   </si>
   <si>
     <t>DAO CAPIZ</t>
   </si>
   <si>
     <t>DEBBIE JOHN E.PERASOL</t>
   </si>
@@ -158,51 +158,51 @@
   <si>
     <t>JENNY TANONG</t>
   </si>
   <si>
     <t>K7063-83613</t>
   </si>
   <si>
     <t>PANAY CAPIZ</t>
   </si>
   <si>
     <t>AILEEN ALCARAZ</t>
   </si>
   <si>
     <t>K7063-79827</t>
   </si>
   <si>
     <t>MELPA A.BUALA</t>
   </si>
   <si>
     <t>K7016-82339</t>
   </si>
   <si>
     <t>ROXAS CITY (Capital) CAPIZ</t>
   </si>
   <si>
-    <t xml:space="preserve">ANNIE BARNUEVO </t>
+    <t>ANNIE BARNUEVO</t>
   </si>
   <si>
     <t>K7074-81190</t>
   </si>
   <si>
     <t>Leonardo r. Olivo</t>
   </si>
   <si>
     <t>K7072-98256</t>
   </si>
   <si>
     <t>VERONICA PELLAS</t>
   </si>
   <si>
     <t>K5002-98170</t>
   </si>
   <si>
     <t>SALVIGRACE GRESOLA</t>
   </si>
   <si>
     <t>K5002-82317</t>
   </si>
   <si>
     <t>SAPI-AN CAPIZ</t>
   </si>
@@ -221,60 +221,60 @@
   <si>
     <t>K5004-99671</t>
   </si>
   <si>
     <t>CABATUAN ILOILO</t>
   </si>
   <si>
     <t>MRS. ISABEL V. LAMPARERO</t>
   </si>
   <si>
     <t>K7016-79829</t>
   </si>
   <si>
     <t>CARLES ILOILO</t>
   </si>
   <si>
     <t>CHRISTY CATALAN</t>
   </si>
   <si>
     <t>K7017-79295</t>
   </si>
   <si>
     <t>DUEÑAS ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">JULIUS LORCA </t>
+    <t>JULIUS LORCA</t>
   </si>
   <si>
     <t>K7125-86974</t>
   </si>
   <si>
     <t>DUMANGAS ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">Jonases villa </t>
+    <t>Jonases villa</t>
   </si>
   <si>
     <t>K7127-83520</t>
   </si>
   <si>
     <t>GUIMBAL ILOILO</t>
   </si>
   <si>
     <t>ELLAINE ANNE M TAMBIRAO</t>
   </si>
   <si>
     <t>K5005-80891</t>
   </si>
   <si>
     <t>ILOILO CITY (Capital) ILOILO</t>
   </si>
   <si>
     <t>ANALYN D MAHILUM</t>
   </si>
   <si>
     <t>K7074-99316</t>
   </si>
   <si>
     <t>Mr. Liza Rowena s. Castillo</t>
   </si>
@@ -290,99 +290,99 @@
   <si>
     <t>WELDEN JOHN SOLIVA</t>
   </si>
   <si>
     <t>K5004-95929</t>
   </si>
   <si>
     <t>BERNARDITA L. BAKABAK</t>
   </si>
   <si>
     <t>K7074-96672</t>
   </si>
   <si>
     <t>Ruth g. Brasileno</t>
   </si>
   <si>
     <t>K7068-81069</t>
   </si>
   <si>
     <t>ANGELO SOLAS</t>
   </si>
   <si>
     <t>K5001-86035</t>
   </si>
   <si>
-    <t xml:space="preserve">Mary Estela Julie Flores </t>
+    <t>Mary Estela Julie Flores</t>
   </si>
   <si>
     <t>K5004-97634</t>
   </si>
   <si>
     <t>BERNARDITA L. BAKABAK / JULIE BETH BAKABAK</t>
   </si>
   <si>
     <t>K7126-98726</t>
   </si>
   <si>
     <t>LESLIE P. BATOLINA</t>
   </si>
   <si>
     <t>K7030-82927</t>
   </si>
   <si>
     <t>MARIA MELBA S ALIGAEN</t>
   </si>
   <si>
     <t>K5004-97488</t>
   </si>
   <si>
     <t>REY IAN BESO</t>
   </si>
   <si>
     <t>K7133-83455</t>
   </si>
   <si>
     <t>Evangeline japitana</t>
   </si>
   <si>
     <t>K7074-79843</t>
   </si>
   <si>
     <t>LEGANES ILOILO</t>
   </si>
   <si>
     <t>Joselyn labrado</t>
   </si>
   <si>
     <t>K7016-82266</t>
   </si>
   <si>
     <t>LEON ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">GEORGE CALAGUING </t>
+    <t>GEORGE CALAGUING</t>
   </si>
   <si>
     <t>K7016-82614</t>
   </si>
   <si>
     <t>K5004-96108</t>
   </si>
   <si>
     <t>OTON ILOILO</t>
   </si>
   <si>
     <t>ANGELEN MAE E. GONZAGA</t>
   </si>
   <si>
     <t>K7073-82668</t>
   </si>
   <si>
     <t>PAVIA ILOILO</t>
   </si>
   <si>
     <t>KYENA JAYNE FLORES</t>
   </si>
   <si>
     <t>K7133-98689</t>
   </si>
@@ -395,51 +395,51 @@
   <si>
     <t>MARY JANE G. TANGERES</t>
   </si>
   <si>
     <t>K7105-96115</t>
   </si>
   <si>
     <t>MOHAMMED AMEER S. RIVERA</t>
   </si>
   <si>
     <t>K7074-79721</t>
   </si>
   <si>
     <t>SAN DIONISIO ILOILO</t>
   </si>
   <si>
     <t>Lyndon juaneza jr.</t>
   </si>
   <si>
     <t>K7133-79811</t>
   </si>
   <si>
     <t>SAN ENRIQUE ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">Eduardo Domingo </t>
+    <t>Eduardo Domingo</t>
   </si>
   <si>
     <t>K7072-80007</t>
   </si>
   <si>
     <t>SAN MIGUEL ILOILO</t>
   </si>
   <si>
     <t>ARNULFO PEREYRA</t>
   </si>
   <si>
     <t>K7017-79003</t>
   </si>
   <si>
     <t>WILMA SOLOCASA</t>
   </si>
   <si>
     <t>K7069-79791</t>
   </si>
   <si>
     <t>SANTA BARBARA ILOILO</t>
   </si>
   <si>
     <t>ELROD PESCADOR</t>
   </si>
@@ -458,66 +458,66 @@
   <si>
     <t>K5004-96210</t>
   </si>
   <si>
     <t>BACOLOD CITY (Capital) NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>CEILLO CHRISTINE A. BADILIS</t>
   </si>
   <si>
     <t>K5003-97935</t>
   </si>
   <si>
     <t>MARYCRIS TRINIDAD</t>
   </si>
   <si>
     <t>K8002-98022</t>
   </si>
   <si>
     <t>ARVIN ARELLANO</t>
   </si>
   <si>
     <t>K7125-99202</t>
   </si>
   <si>
-    <t xml:space="preserve">Edgardo T Pidut </t>
+    <t>Edgardo T Pidut</t>
   </si>
   <si>
     <t>K7016-97734</t>
   </si>
   <si>
     <t>MA. MELLINDE T. MIRAFLORES</t>
   </si>
   <si>
     <t>K5004-96172</t>
   </si>
   <si>
     <t>K7016-96039</t>
   </si>
   <si>
-    <t xml:space="preserve">RIA CORTEZA </t>
+    <t>RIA CORTEZA</t>
   </si>
   <si>
     <t>K7017-80119</t>
   </si>
   <si>
     <t>ELISA MAGALLANES</t>
   </si>
   <si>
     <t>K7069-79452</t>
   </si>
   <si>
     <t>Rovinia Estrera</t>
   </si>
   <si>
     <t>K7016-97771</t>
   </si>
   <si>
     <t>JESSIE YUSAY</t>
   </si>
   <si>
     <t>K7127-82303</t>
   </si>
   <si>
     <t>CHRIS ANN B, RAMOS</t>
   </si>
@@ -527,51 +527,51 @@
   <si>
     <t>Evelyn r. Flores</t>
   </si>
   <si>
     <t>K5003-98294</t>
   </si>
   <si>
     <t>mary sheena tan coralde</t>
   </si>
   <si>
     <t>K7011-82825</t>
   </si>
   <si>
     <t>BINALBAGAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>Rechie cordova</t>
   </si>
   <si>
     <t>K7133-82144</t>
   </si>
   <si>
     <t>CADIZ CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">Marilou laurio </t>
+    <t>Marilou laurio</t>
   </si>
   <si>
     <t>K7125-81428</t>
   </si>
   <si>
     <t>CANDONI NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>EDGARDO MONSERATE</t>
   </si>
   <si>
     <t>K7093-81005</t>
   </si>
   <si>
     <t>CAUAYAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>CALIXTO A TANAYA</t>
   </si>
   <si>
     <t>K7068-79459</t>
   </si>
   <si>
     <t>CITY OF ESCALANTE NEGROS OCCIDENTAL</t>
   </si>
@@ -623,336 +623,336 @@
   <si>
     <t>FELIXBERTO C. GAZO</t>
   </si>
   <si>
     <t>K7073-99094</t>
   </si>
   <si>
     <t>LA CARLOTA CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>CARLA  E FLORES</t>
   </si>
   <si>
     <t>K7016-82557</t>
   </si>
   <si>
     <t>TERESITA MISTERIO</t>
   </si>
   <si>
     <t>K7074-79482</t>
   </si>
   <si>
     <t>LA CASTELLANA NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">Ernesto solar Sr </t>
+    <t>Ernesto solar Sr</t>
   </si>
   <si>
     <t>K7121-85917</t>
   </si>
   <si>
-    <t xml:space="preserve">Maribel  Floteldes </t>
+    <t>Maribel  Floteldes</t>
   </si>
   <si>
     <t>K7063-98008</t>
   </si>
   <si>
     <t>JOCELYN H.ESTREMADORA</t>
   </si>
   <si>
     <t>K7072-79859</t>
   </si>
   <si>
     <t>MURCIA NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>ROQUE SAISON II</t>
   </si>
   <si>
     <t>K7026-82819</t>
   </si>
   <si>
     <t>PONTEVEDRA NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>ALTHERE</t>
   </si>
   <si>
     <t>K7123-96558</t>
   </si>
   <si>
     <t>Elsa G Parroco</t>
   </si>
   <si>
     <t>K7063-81386</t>
   </si>
   <si>
     <t>PULUPANDAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>CONCHITINA GASENDO</t>
   </si>
   <si>
     <t>K7127-99596</t>
   </si>
   <si>
     <t>SAGAY CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">HANEY V, BIASCA </t>
+    <t>HANEY V, BIASCA</t>
   </si>
   <si>
     <t>K7124-84091</t>
   </si>
   <si>
     <t>LEONEDA CASUYON ESCALA</t>
   </si>
   <si>
     <t>K5004-83514</t>
   </si>
   <si>
     <t>GERLINE CASTOR SUMBAYON</t>
   </si>
   <si>
     <t>K7017-80507</t>
   </si>
   <si>
     <t>SAN CARLOS CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>DAVIE S VILLAHERMOSA</t>
   </si>
   <si>
     <t>K7121-97494</t>
   </si>
   <si>
     <t>Ma. Theresa M Martinez</t>
   </si>
   <si>
     <t>K7093-80672</t>
   </si>
   <si>
     <t>SAN ENRIQUE NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>PANNY N.NIEGO</t>
   </si>
   <si>
     <t>K7074-79710</t>
   </si>
   <si>
     <t>Candelaria camporaso</t>
   </si>
   <si>
     <t>K7125-79484</t>
   </si>
   <si>
     <t>SILAY CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">Vicente Araneta </t>
+    <t>Vicente Araneta</t>
   </si>
   <si>
     <t>K5002-99718</t>
   </si>
   <si>
     <t>CITY OF TALISAY NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>PETER MINGUILLO</t>
   </si>
   <si>
     <t>K7133-83236</t>
   </si>
   <si>
     <t>JEMELYN ARDIENTE</t>
   </si>
   <si>
     <t>K7127-82786</t>
   </si>
   <si>
     <t>CITY OF VICTORIAS NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>NOVA B, GALPO</t>
   </si>
   <si>
     <t>K7133-82195</t>
   </si>
   <si>
     <t>BUENA15TA GUIMARAS</t>
   </si>
   <si>
-    <t xml:space="preserve">Hieden dadivas </t>
+    <t>Hieden dadivas</t>
   </si>
   <si>
     <t>K7058-82872</t>
   </si>
   <si>
-    <t xml:space="preserve"> Nora celia  liguan</t>
+    <t>Nora celia  liguan</t>
   </si>
   <si>
     <t>K7058-83945</t>
   </si>
   <si>
-    <t xml:space="preserve"> Lucrative villarino</t>
+    <t>Lucrative villarino</t>
   </si>
   <si>
     <t>K7127-83507</t>
   </si>
   <si>
     <t>JORDAN (Capital) GUIMARAS</t>
   </si>
   <si>
     <t>PRINCEZ  LAURENTE</t>
   </si>
   <si>
     <t>K7126-99284</t>
   </si>
   <si>
     <t>NUEVA VALENCIA GUIMARAS</t>
   </si>
   <si>
     <t>MILAGROS ASONG</t>
   </si>
   <si>
     <t>K7121-82499</t>
   </si>
   <si>
     <t>Jefrey C Togueran</t>
   </si>
   <si>
     <t>K7030-80820</t>
   </si>
   <si>
     <t>AYUNGON NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>MARIVIC AMOLO ABAYLE</t>
   </si>
   <si>
     <t>K7093-80977</t>
   </si>
   <si>
     <t>BACONG NEGROS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">NIKKI V. MAGBANUA MARIBAO </t>
+    <t>NIKKI V. MAGBANUA MARIBAO</t>
   </si>
   <si>
     <t>K7121-86987</t>
   </si>
   <si>
     <t>Minarda Ventula</t>
   </si>
   <si>
     <t>K7072-79677</t>
   </si>
   <si>
     <t>CITY OF BAYAWAN (TULONG) NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>BRENDA VERGARA</t>
   </si>
   <si>
     <t>K7129-83898</t>
   </si>
   <si>
     <t>JUNELYN F. ONAGTANG</t>
   </si>
   <si>
     <t>K7063-81474</t>
   </si>
   <si>
     <t>CORANILL E.ALBA</t>
   </si>
   <si>
     <t>K7016-82311</t>
   </si>
   <si>
     <t>DUMAGUETE CITY (Capital) NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>JIMMY SALIMBAGAT</t>
   </si>
   <si>
     <t>K7016-97965</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIA LOURDES ESCOBIDO </t>
+    <t>MARIA LOURDES ESCOBIDO</t>
   </si>
   <si>
     <t>K7129-82684</t>
   </si>
   <si>
     <t>dianara m. avila</t>
   </si>
   <si>
     <t>K7125-82174</t>
   </si>
   <si>
     <t>CITY OF GUIHULNGAN NEGROS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">Felomina C Montebon </t>
+    <t>Felomina C Montebon</t>
   </si>
   <si>
     <t>K7068-81926</t>
   </si>
   <si>
-    <t xml:space="preserve">JEFFREY P. FELICIANO </t>
+    <t>JEFFREY P. FELICIANO</t>
   </si>
   <si>
     <t>K7126-83988</t>
   </si>
   <si>
     <t>Marilin Antoni</t>
   </si>
   <si>
     <t>K7080-97686</t>
   </si>
   <si>
-    <t xml:space="preserve">MARILYN ANTONI </t>
+    <t>MARILYN ANTONI</t>
   </si>
   <si>
     <t>K7127-81863</t>
   </si>
   <si>
     <t>JIMALALUD NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>HELENCITA GONZALGO</t>
   </si>
   <si>
     <t>K7017-79817</t>
   </si>
   <si>
     <t>MABINAY NEGROS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">LORETA GADOR </t>
+    <t>LORETA GADOR</t>
   </si>
   <si>
     <t>K7011-79263</t>
   </si>
   <si>
     <t>SIBULAN NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>Ceferino P Atillo</t>
   </si>
   <si>
     <t>K7093-88379</t>
   </si>
   <si>
     <t>VALLEHERMOSO NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>CHELA SUHOT SALADO</t>
   </si>
   <si>
     <t>K5005-97523</t>
   </si>
   <si>
     <t>ZAMBOANGUITA NEGROS ORIENTAL</t>
   </si>
@@ -998,96 +998,96 @@
   <si>
     <t>ESTELITA CADAVID</t>
   </si>
   <si>
     <t>CULASI ANTIQUE</t>
   </si>
   <si>
     <t>WENCESLAO MONTERO</t>
   </si>
   <si>
     <t>MFC13166</t>
   </si>
   <si>
     <t>EDWARD CATAPUSAN</t>
   </si>
   <si>
     <t>MFC14085</t>
   </si>
   <si>
     <t>IGBARAS ILOILO</t>
   </si>
   <si>
     <t>RYAN ROY ETSRELLANES</t>
   </si>
   <si>
-    <t xml:space="preserve">KIRK WILLIAM LAO </t>
+    <t>KIRK WILLIAM LAO</t>
   </si>
   <si>
     <t>JANIUAY ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">ATREIJO CHANTEL FULLON </t>
+    <t>ATREIJO CHANTEL FULLON</t>
   </si>
   <si>
     <t>MFC12909</t>
   </si>
   <si>
     <t>MARIA SIQUIJOR</t>
   </si>
   <si>
     <t>NIDA TUMAPON</t>
   </si>
   <si>
     <t>MFC13893</t>
   </si>
   <si>
     <t>MIAGAO ILOILO</t>
   </si>
   <si>
     <t>RODRIGO BALADHAY</t>
   </si>
   <si>
     <t>MFC14065</t>
   </si>
   <si>
     <t>FEDELYN NICAR</t>
   </si>
   <si>
     <t>MFC13041</t>
   </si>
   <si>
     <t>EMMA DIAZ</t>
   </si>
   <si>
     <t>MFC14078</t>
   </si>
   <si>
     <t>MENANDRO FUENTES</t>
   </si>
   <si>
-    <t xml:space="preserve">MICHELLE A. CLAVEL </t>
+    <t>MICHELLE A. CLAVEL</t>
   </si>
   <si>
     <t>MFC14019</t>
   </si>
   <si>
     <t>SANTA CATALINA NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>ANGELICA CATUBAY</t>
   </si>
   <si>
     <t>MFC14017</t>
   </si>
   <si>
     <t>VICENTE DIONANAO</t>
   </si>
   <si>
     <t>MFC13153</t>
   </si>
   <si>
     <t>AGUSTIN ADANZA JR</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>