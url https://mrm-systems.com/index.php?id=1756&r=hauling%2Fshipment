--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -107,51 +107,51 @@
   <si>
     <t>K7074-97906</t>
   </si>
   <si>
     <t>K7068-84641</t>
   </si>
   <si>
     <t>EVELYN B.ARAGON</t>
   </si>
   <si>
     <t>K6002-82348</t>
   </si>
   <si>
     <t>KAREN GABRIEL RABINA</t>
   </si>
   <si>
     <t>K7129-98782</t>
   </si>
   <si>
     <t>HANIN BANUA</t>
   </si>
   <si>
     <t>K5005-97049</t>
   </si>
   <si>
-    <t xml:space="preserve">CHRISTINE SANTOS </t>
+    <t>CHRISTINE SANTOS</t>
   </si>
   <si>
     <t>K7127-96928</t>
   </si>
   <si>
     <t>RYAN SERVI SORIANO</t>
   </si>
   <si>
     <t>K7121-83970</t>
   </si>
   <si>
     <t>09396502726</t>
   </si>
   <si>
     <t>K7063-96856</t>
   </si>
   <si>
     <t>MIRASOL ESTEBAN</t>
   </si>
   <si>
     <t>K8002-79972</t>
   </si>
   <si>
     <t>FRANCIS DIMAANO</t>
   </si>
@@ -161,123 +161,123 @@
   <si>
     <t>LILIBETH  CADA</t>
   </si>
   <si>
     <t>K7026-96640</t>
   </si>
   <si>
     <t>Daisy or Gervin Garcia</t>
   </si>
   <si>
     <t>K5003-98662</t>
   </si>
   <si>
     <t>NENA WILANG</t>
   </si>
   <si>
     <t>K7124-86128</t>
   </si>
   <si>
     <t>GARRY LUMASANG</t>
   </si>
   <si>
     <t>K7011-80252</t>
   </si>
   <si>
-    <t xml:space="preserve">Patrick Joshua B Marrero </t>
+    <t>Patrick Joshua B Marrero</t>
   </si>
   <si>
     <t>K7063-79995</t>
   </si>
   <si>
     <t>ITOGON BENGUET</t>
   </si>
   <si>
     <t>DINA MARA</t>
   </si>
   <si>
     <t>K6002-80449</t>
   </si>
   <si>
     <t>JUDITH MALANO OR EDITHA ONZA</t>
   </si>
   <si>
     <t>K7074-81602</t>
   </si>
   <si>
     <t>Mr. Charlito l. Sayap</t>
   </si>
   <si>
     <t>K7093-88002</t>
   </si>
   <si>
     <t>VICTORIA D. CODALAP</t>
   </si>
   <si>
     <t>K7061-97924</t>
   </si>
   <si>
     <t>KIBUNGAN BENGUET</t>
   </si>
   <si>
     <t>Pablo Billao</t>
   </si>
   <si>
     <t>K6002-96355</t>
   </si>
   <si>
     <t>LA TRINIDAD (Capital) BENGUET</t>
   </si>
   <si>
     <t>DARYL KITONGAN</t>
   </si>
   <si>
     <t>K7125-79956</t>
   </si>
   <si>
-    <t xml:space="preserve">Leonor Elio </t>
+    <t>Leonor Elio</t>
   </si>
   <si>
     <t>K7072-81583</t>
   </si>
   <si>
     <t>ALYZA BUSENTO</t>
   </si>
   <si>
     <t>K7016-81876</t>
   </si>
   <si>
     <t>CHRISTIAN JASPER MATEO</t>
   </si>
   <si>
     <t>K5003-80415</t>
   </si>
   <si>
     <t>Daryl kitongan</t>
   </si>
   <si>
-    <t xml:space="preserve">IMELDA MACOSE </t>
+    <t>IMELDA MACOSE</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CBJ 1158</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>ABENOJA</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>RONALD/ARIEL</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jim Curvi Juco Berana</t>
   </si>