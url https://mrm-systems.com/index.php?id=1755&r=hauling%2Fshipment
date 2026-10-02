--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -131,75 +131,75 @@
   <si>
     <t>K7074-79333</t>
   </si>
   <si>
     <t>APARRI CAGAYAN</t>
   </si>
   <si>
     <t>Julia s. Genova</t>
   </si>
   <si>
     <t>K7063-79995</t>
   </si>
   <si>
     <t>ITOGON BENGUET</t>
   </si>
   <si>
     <t>DINA MARA</t>
   </si>
   <si>
     <t>K7125-79956</t>
   </si>
   <si>
     <t>LA TRINIDAD (Capital) BENGUET</t>
   </si>
   <si>
-    <t xml:space="preserve">Leonor Elio </t>
+    <t>Leonor Elio</t>
   </si>
   <si>
     <t>K7074-79906</t>
   </si>
   <si>
     <t>GONZAGA CAGAYAN</t>
   </si>
   <si>
     <t>Medarlo y. Soller</t>
   </si>
   <si>
     <t>K7069-79588</t>
   </si>
   <si>
     <t>SANTA ANA CAGAYAN</t>
   </si>
   <si>
     <t>GLORY CABLARDA PAJA</t>
   </si>
   <si>
     <t>K7068-79408</t>
   </si>
   <si>
-    <t xml:space="preserve">ANTONETTE M. AGBAYANI </t>
+    <t>ANTONETTE M. AGBAYANI</t>
   </si>
   <si>
     <t>K7074-79603</t>
   </si>
   <si>
     <t>CABATUAN ISABELA</t>
   </si>
   <si>
     <t>Norly tabiano</t>
   </si>
   <si>
     <t>K7072-80002</t>
   </si>
   <si>
     <t>CITY OF CAUAYAN ISABELA</t>
   </si>
   <si>
     <t>ROLANDO PILON</t>
   </si>
   <si>
     <t>K7069-79708</t>
   </si>
   <si>
     <t>CORDON ISABELA</t>
   </si>
@@ -323,75 +323,75 @@
   <si>
     <t>K7125-79453</t>
   </si>
   <si>
     <t>GUAGUA PAMPANGA</t>
   </si>
   <si>
     <t>RIZALYN NUQUI</t>
   </si>
   <si>
     <t>K7072-79832</t>
   </si>
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
     <t>GRACE BARAQUIEL</t>
   </si>
   <si>
     <t>K7125-79902</t>
   </si>
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">BENEDICT GASCON </t>
+    <t>BENEDICT GASCON</t>
   </si>
   <si>
     <t>K7068-79854</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>VENUZ LORIA</t>
   </si>
   <si>
     <t>K7074-79664</t>
   </si>
   <si>
     <t>Federico /generosa bobonao</t>
   </si>
   <si>
     <t>K7121-83941</t>
   </si>
   <si>
     <t>SANTA RITA PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">Ermie Morales Dela Cruz </t>
+    <t>Ermie Morales Dela Cruz</t>
   </si>
   <si>
     <t>K7093-79746</t>
   </si>
   <si>
     <t>BAMBAN TARLAC</t>
   </si>
   <si>
     <t>ROCELLA  C. SIBAL</t>
   </si>
   <si>
     <t>K7072-81437</t>
   </si>
   <si>
     <t>CAPAS TARLAC</t>
   </si>
   <si>
     <t>MA VICTORIA REMANTE</t>
   </si>
   <si>
     <t>K7063-79692</t>
   </si>
   <si>
     <t>LA PAZ TARLAC</t>
   </si>
@@ -479,51 +479,51 @@
   <si>
     <t>K7074-79257</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) LA UNION</t>
   </si>
   <si>
     <t>Gina v. Vencer</t>
   </si>
   <si>
     <t>K7058-83928</t>
   </si>
   <si>
     <t>AGUILAR PANGASINAN</t>
   </si>
   <si>
     <t>Rogelio piano jr</t>
   </si>
   <si>
     <t>K7125-79786</t>
   </si>
   <si>
     <t>ALCALA PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">SAMUEL Z VIERNES </t>
+    <t>SAMUEL Z VIERNES</t>
   </si>
   <si>
     <t>K7093-79766</t>
   </si>
   <si>
     <t>BAYAMBANG PANGASINAN</t>
   </si>
   <si>
     <t>MAXIMO M. MENOR</t>
   </si>
   <si>
     <t>K7069-79404</t>
   </si>
   <si>
     <t>CALASIAO PANGASINAN</t>
   </si>
   <si>
     <t>DONN JOSE JR OCAMPO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NCK9905</t>
   </si>