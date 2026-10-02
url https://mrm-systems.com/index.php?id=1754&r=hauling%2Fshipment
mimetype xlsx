--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -110,72 +110,72 @@
   <si>
     <t>CABIAO NUEVA ECIJA</t>
   </si>
   <si>
     <t>LEONARDO MENDIOLA</t>
   </si>
   <si>
     <t>K7058-86854</t>
   </si>
   <si>
     <t>GABALDON (BITULOK &amp; SABANI) NUEVA ECIJA</t>
   </si>
   <si>
     <t>GENELITA R. BRUNO</t>
   </si>
   <si>
     <t>K7058-81259</t>
   </si>
   <si>
     <t>K7135-95908</t>
   </si>
   <si>
     <t>CITY OF GAPAN NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Lady Katrina N manila </t>
+    <t>Lady Katrina N manila</t>
   </si>
   <si>
     <t>K5002-97543</t>
   </si>
   <si>
     <t>CIELA VELAYO</t>
   </si>
   <si>
     <t>K7073-86099</t>
   </si>
   <si>
     <t>JAEN NUEVA ECIJA</t>
   </si>
   <si>
     <t>Salvador G. Lipura</t>
   </si>
   <si>
     <t>K7058-80282</t>
   </si>
   <si>
-    <t xml:space="preserve"> Mary ann  del rosario</t>
+    <t>Mary ann  del rosario</t>
   </si>
   <si>
     <t>K5002-98046</t>
   </si>
   <si>
     <t>AJ C. BAUTISTA</t>
   </si>
   <si>
     <t>K7129-85503</t>
   </si>
   <si>
     <t>LAUR NUEVA ECIJA</t>
   </si>
   <si>
     <t>NORBERTO B. MARTIn</t>
   </si>
   <si>
     <t>K7123-98505</t>
   </si>
   <si>
     <t>LLANERA NUEVA ECIJA</t>
   </si>
   <si>
     <t>FIDELA G SUPNET</t>
   </si>
@@ -185,132 +185,132 @@
   <si>
     <t>RICARDO R.FELIZARDO</t>
   </si>
   <si>
     <t>K7017-84665</t>
   </si>
   <si>
     <t>ALEX S BRAVO</t>
   </si>
   <si>
     <t>K7026-81245</t>
   </si>
   <si>
     <t>Hermogenes valdez</t>
   </si>
   <si>
     <t>K7063-88390</t>
   </si>
   <si>
     <t>BRENDA RUBEN</t>
   </si>
   <si>
     <t>K7068-87651</t>
   </si>
   <si>
-    <t xml:space="preserve">CHRISTINA B. DE GUZMAN </t>
+    <t>CHRISTINA B. DE GUZMAN</t>
   </si>
   <si>
     <t>K7058-85600</t>
   </si>
   <si>
-    <t xml:space="preserve"> Fidelq g supnet</t>
+    <t>Fidelq g supnet</t>
   </si>
   <si>
     <t>K7123-98503</t>
   </si>
   <si>
     <t>LUPAO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Conchita  collado   marana</t>
+    <t>Conchita  collado   marana</t>
   </si>
   <si>
     <t>K5002-77059</t>
   </si>
   <si>
     <t>FEDELINO P. LIBAO</t>
   </si>
   <si>
     <t>K5002-96862</t>
   </si>
   <si>
     <t>SCIENCE CITY OF MUÑOZ NUEVA ECIJA</t>
   </si>
   <si>
     <t>MELY ROSE T GANCEÑA</t>
   </si>
   <si>
     <t>K7016-85995</t>
   </si>
   <si>
-    <t xml:space="preserve">REGINO SANTIAGO </t>
+    <t>REGINO SANTIAGO</t>
   </si>
   <si>
     <t>K7135-97565</t>
   </si>
   <si>
     <t>Anna Freida Lazaro</t>
   </si>
   <si>
     <t>K7123-86057</t>
   </si>
   <si>
     <t>PALAYAN CITY (Capital) NUEVA ECIJA</t>
   </si>
   <si>
     <t>EVANGELINE AGNES</t>
   </si>
   <si>
     <t>K7121-85960</t>
   </si>
   <si>
     <t>Noel L Gabuat</t>
   </si>
   <si>
     <t>K7069-84590</t>
   </si>
   <si>
     <t>QUEZON NUEVA ECIJA</t>
   </si>
   <si>
     <t>Marvin cinio vegiga</t>
   </si>
   <si>
     <t>K7063-85888</t>
   </si>
   <si>
     <t>RIZAL NUEVA ECIJA</t>
   </si>
   <si>
     <t>MYRNA C.BAGUIO</t>
   </si>
   <si>
     <t>K7016-85535</t>
   </si>
   <si>
-    <t xml:space="preserve">MIKE VINCI ACOSTA </t>
+    <t>MIKE VINCI ACOSTA</t>
   </si>
   <si>
     <t>K7126-86145</t>
   </si>
   <si>
     <t>Reishelle I Advincula</t>
   </si>
   <si>
     <t>K7105-86871</t>
   </si>
   <si>
     <t>NEMENCIO C. AGUSTIN</t>
   </si>
   <si>
     <t>K7135-86183</t>
   </si>
   <si>
     <t>SAN ANTONIO NUEVA ECIJA</t>
   </si>
   <si>
     <t>Dolores Magno</t>
   </si>
   <si>
     <t>K7093-83753</t>
   </si>