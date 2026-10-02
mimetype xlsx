--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -74,114 +74,114 @@
   <si>
     <t>ARISTOTLE. M. DUMAOAL</t>
   </si>
   <si>
     <t>K5001-82831</t>
   </si>
   <si>
     <t>MANAOAG PANGASINAN</t>
   </si>
   <si>
     <t>JESSICA B DULAY</t>
   </si>
   <si>
     <t>K7135-83461</t>
   </si>
   <si>
     <t>MANGALDAN PANGASINAN</t>
   </si>
   <si>
     <t>Josefina B Soriano</t>
   </si>
   <si>
     <t>K7127-82274</t>
   </si>
   <si>
-    <t xml:space="preserve">GLADY T, MEDINA </t>
+    <t>GLADY T, MEDINA</t>
   </si>
   <si>
     <t>K7121-98660</t>
   </si>
   <si>
     <t>POZORRUBIO PANGASINAN</t>
   </si>
   <si>
     <t>Rufino B Castillo</t>
   </si>
   <si>
     <t>K7127-82152</t>
   </si>
   <si>
     <t>SAN CARLOS CITY PANGASINAN</t>
   </si>
   <si>
     <t>FELICIDAD DIAZ</t>
   </si>
   <si>
     <t>K7133-80407</t>
   </si>
   <si>
     <t>SAN NICOLAS PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Evangeline pascual </t>
+    <t>Evangeline pascual</t>
   </si>
   <si>
     <t>K7133-83193</t>
   </si>
   <si>
     <t>SANTA BARBARA PANGASINAN</t>
   </si>
   <si>
     <t>Rosario marinas</t>
   </si>
   <si>
     <t>K6002-82776</t>
   </si>
   <si>
     <t>UMINGAN PANGASINAN</t>
   </si>
   <si>
     <t>LEAH S. DAGUIO</t>
   </si>
   <si>
     <t>K7127-82443</t>
   </si>
   <si>
     <t>CITY OF URDANETA PANGASINAN</t>
   </si>
   <si>
     <t>RACHEL O, CORPUZ</t>
   </si>
   <si>
     <t>K7016-83052</t>
   </si>
   <si>
     <t>PIDIGAN ABRA</t>
   </si>
   <si>
-    <t xml:space="preserve">MARJORIE ANN JIMENEZ </t>
+    <t>MARJORIE ANN JIMENEZ</t>
   </si>
   <si>
     <t>K7121-83970</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
     <t>09396502726</t>
   </si>
   <si>
     <t>K5003-98662</t>
   </si>
   <si>
     <t>NENA WILANG</t>
   </si>
   <si>
     <t>K7129-98782</t>
   </si>
   <si>
     <t>HANIN BANUA</t>
   </si>
   <si>
     <t>K8002-83215</t>
   </si>
@@ -239,81 +239,81 @@
   <si>
     <t>K5004-82574</t>
   </si>
   <si>
     <t>CORDON ISABELA</t>
   </si>
   <si>
     <t>MICHELLE LIMSIC</t>
   </si>
   <si>
     <t>K7073-82751</t>
   </si>
   <si>
     <t>PIDDIG ILOCOS NORTE</t>
   </si>
   <si>
     <t>JOHN BALURAN</t>
   </si>
   <si>
     <t>K7133-82051</t>
   </si>
   <si>
     <t>NAGUILIAN ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">Jackielou melchor </t>
+    <t>Jackielou melchor</t>
   </si>
   <si>
     <t>K7058-83906</t>
   </si>
   <si>
     <t>SAN MARIANO ISABELA</t>
   </si>
   <si>
     <t>EDITHA LACISTE</t>
   </si>
   <si>
     <t>K7129-82694</t>
   </si>
   <si>
     <t>CITY OF SANTIAGO ISABELA</t>
   </si>
   <si>
     <t>JOY RAFAEL</t>
   </si>
   <si>
     <t>K7129-83891</t>
   </si>
   <si>
     <t>MYRNA LOPEZ</t>
   </si>
   <si>
     <t>K7016-83380</t>
   </si>
   <si>
-    <t xml:space="preserve">LETICIA INOCENCIO </t>
+    <t>LETICIA INOCENCIO</t>
   </si>
   <si>
     <t>K7129-82601</t>
   </si>
   <si>
     <t>TUMAUINI ISABELA</t>
   </si>
   <si>
     <t>SANDRA TUMOLVA MIGUEL</t>
   </si>
   <si>
     <t>K7129-84112</t>
   </si>
   <si>
     <t>BAMBANG NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>PAULINE MAE C. PASCUAL</t>
   </si>
   <si>
     <t>K5001-98928</t>
   </si>
   <si>
     <t>DIADI NUEVA VIZCAYA</t>
   </si>
@@ -323,120 +323,120 @@
   <si>
     <t>K7127-82744</t>
   </si>
   <si>
     <t>CABARROGUIS (Capital) QUIRINO</t>
   </si>
   <si>
     <t>RICHARDO CASTRO JR</t>
   </si>
   <si>
     <t>K7127-83342</t>
   </si>
   <si>
     <t>DIFFUN QUIRINO</t>
   </si>
   <si>
     <t>LARRYLE B, PADUA</t>
   </si>
   <si>
     <t>K7127-82673</t>
   </si>
   <si>
     <t>ABUCAY BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">MARY JANE SORIANO </t>
+    <t>MARY JANE SORIANO</t>
   </si>
   <si>
     <t>K8002-82183</t>
   </si>
   <si>
     <t>LIMAY BATAAN</t>
   </si>
   <si>
     <t>AUDREY ESTACIO</t>
   </si>
   <si>
     <t>K8002-83683</t>
   </si>
   <si>
     <t>MARIVELES BATAAN</t>
   </si>
   <si>
     <t>MARY GRACE DE CASTRO</t>
   </si>
   <si>
     <t>K7016-82377</t>
   </si>
   <si>
     <t>ORION BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">ADORACION FERRER </t>
+    <t>ADORACION FERRER</t>
   </si>
   <si>
     <t>K7061-99087</t>
   </si>
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>Rodolfo Ileto jr</t>
   </si>
   <si>
     <t>K8002-82352</t>
   </si>
   <si>
     <t>CABIAO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">SUSAN JUNIA </t>
+    <t>SUSAN JUNIA</t>
   </si>
   <si>
     <t>K5003-99089</t>
   </si>
   <si>
     <t>JAEN NUEVA ECIJA</t>
   </si>
   <si>
     <t>ADORA A BELZA</t>
   </si>
   <si>
     <t>K5002-82564</t>
   </si>
   <si>
     <t>AJ C. BAUTISTA</t>
   </si>
   <si>
     <t>K7123-82704</t>
   </si>
   <si>
     <t>SCIENCE CITY OF MUÑOZ NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">FREDDIE AMBROCIO VICENTE </t>
+    <t>FREDDIE AMBROCIO VICENTE</t>
   </si>
   <si>
     <t>K6002-83911</t>
   </si>
   <si>
     <t>RIZAL NUEVA ECIJA</t>
   </si>
   <si>
     <t>MIGUEL L. CLEOFAS</t>
   </si>
   <si>
     <t>K7121-84043</t>
   </si>
   <si>
     <t>SAN ANTONIO NUEVA ECIJA</t>
   </si>
   <si>
     <t>REYNALDO P RIVERA</t>
   </si>
   <si>
     <t>K6002-83924</t>
   </si>
   <si>
     <t>SAN ISIDRO NUEVA ECIJA</t>
   </si>
@@ -560,57 +560,57 @@
   <si>
     <t>K7016-82325</t>
   </si>
   <si>
     <t>CAMILING TARLAC</t>
   </si>
   <si>
     <t>VANESSA RAMONULAS</t>
   </si>
   <si>
     <t>K7126-83933</t>
   </si>
   <si>
     <t>CAPAS TARLAC</t>
   </si>
   <si>
     <t>Margie S Vasquez</t>
   </si>
   <si>
     <t>K7058-82822</t>
   </si>
   <si>
     <t>CONCEPCION TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve"> Carlito  musni</t>
+    <t>Carlito  musni</t>
   </si>
   <si>
     <t>K7133-83064</t>
   </si>
   <si>
-    <t xml:space="preserve">Chelse anfone </t>
+    <t>Chelse anfone</t>
   </si>
   <si>
     <t>K7123-99124</t>
   </si>
   <si>
     <t>GERONA TARLAC</t>
   </si>
   <si>
     <t>MC. DAVE B. SUPNET</t>
   </si>
   <si>
     <t>K7133-83465</t>
   </si>
   <si>
     <t>PANIQUI TARLAC</t>
   </si>
   <si>
     <t>Flora lambino</t>
   </si>
   <si>
     <t>K7123-82705</t>
   </si>
   <si>
     <t>LOURDES DUGAY MENDEZ</t>
   </si>
@@ -662,69 +662,69 @@
   <si>
     <t>K7073-82768</t>
   </si>
   <si>
     <t>BALER (Capital) AURORA</t>
   </si>
   <si>
     <t>Leopoldo Medina</t>
   </si>
   <si>
     <t>K7016-82179</t>
   </si>
   <si>
     <t>SANTA MARIA ILOCOS SUR</t>
   </si>
   <si>
     <t>PATRICIO ALEJO</t>
   </si>
   <si>
     <t>K7058-83923</t>
   </si>
   <si>
     <t>SANTO DOMINGO ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve"> Karl  anthony   t tubog</t>
+    <t>Karl  anthony   t tubog</t>
   </si>
   <si>
     <t>K6002-82725</t>
   </si>
   <si>
     <t>SINAIT ILOCOS SUR</t>
   </si>
   <si>
     <t>FLORDELITO ILAR</t>
   </si>
   <si>
     <t>K7016-82210</t>
   </si>
   <si>
     <t>AGOO LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">JOHN PAUL ASPIRAS </t>
+    <t>JOHN PAUL ASPIRAS</t>
   </si>
   <si>
     <t>K7126-83960</t>
   </si>
   <si>
     <t>BAUANG LA UNION</t>
   </si>
   <si>
     <t>Josephine M Abubo</t>
   </si>
   <si>
     <t>K7016-82180</t>
   </si>
   <si>
     <t>TUBAO LA UNION</t>
   </si>
   <si>
     <t>NORNA V LAROYA</t>
   </si>
   <si>
     <t>K5002-82572</t>
   </si>
   <si>
     <t>BINALONAN PANGASINAN</t>
   </si>
@@ -743,51 +743,51 @@
   <si>
     <t>Leonarda C Gracia</t>
   </si>
   <si>
     <t>K7127-82583</t>
   </si>
   <si>
     <t>CALASIAO PANGASINAN</t>
   </si>
   <si>
     <t>CARMELITA M,POBRE</t>
   </si>
   <si>
     <t>K7061-99051</t>
   </si>
   <si>
     <t>Mae ann Tiongco</t>
   </si>
   <si>
     <t>K7016-82548</t>
   </si>
   <si>
     <t>DAGUPAN CITY PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">JAIMY SUDIACAL </t>
+    <t>JAIMY SUDIACAL</t>
   </si>
   <si>
     <t>K7129-84015</t>
   </si>
   <si>
     <t>LINGAYEN (Capital) PANGASINAN</t>
   </si>
   <si>
     <t>PERSEVERANDA CRUZ RICO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nck9905</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t xml:space="preserve">Loid </t>
   </si>
   <si>
     <t>HELPER</t>
   </si>