--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -110,63 +110,63 @@
   <si>
     <t>Generosa sosing fernandez</t>
   </si>
   <si>
     <t>K7069-81882</t>
   </si>
   <si>
     <t>MYRNA GELIDO</t>
   </si>
   <si>
     <t>K7074-85118</t>
   </si>
   <si>
     <t>Nino antaa</t>
   </si>
   <si>
     <t>K7074-87982</t>
   </si>
   <si>
     <t>Maria de Guzman tanayo</t>
   </si>
   <si>
     <t>K7125-87660</t>
   </si>
   <si>
-    <t xml:space="preserve">Marvic John </t>
+    <t>Marvic John</t>
   </si>
   <si>
     <t>K7074-86905</t>
   </si>
   <si>
     <t>Yane Lyn Mendoza babatio</t>
   </si>
   <si>
     <t>K7058-81991</t>
   </si>
   <si>
-    <t xml:space="preserve"> Mart g  monjardin</t>
+    <t>Mart g  monjardin</t>
   </si>
   <si>
     <t>K7127-81610</t>
   </si>
   <si>
     <t>Jose M, poquiz</t>
   </si>
   <si>
     <t>K7074-84644</t>
   </si>
   <si>
     <t>Helen l. Salyador</t>
   </si>
   <si>
     <t>K7126-97744</t>
   </si>
   <si>
     <t>Maria Arlene Ferrer</t>
   </si>
   <si>
     <t>K5003-97698</t>
   </si>
   <si>
     <t>JUANA S. SABANGAN</t>
   </si>
@@ -224,51 +224,51 @@
   <si>
     <t>K7030-86230</t>
   </si>
   <si>
     <t>RAMOS TARLAC</t>
   </si>
   <si>
     <t>DIANNE BARTOLOME</t>
   </si>
   <si>
     <t>K7135-85623</t>
   </si>
   <si>
     <t>ALCALA PANGASINAN</t>
   </si>
   <si>
     <t>Debie Castillo Lucas</t>
   </si>
   <si>
     <t>K7125-82142</t>
   </si>
   <si>
     <t>BASISTA PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">EVELYN B DE PAZ </t>
+    <t>EVELYN B DE PAZ</t>
   </si>
   <si>
     <t>K7011-97630</t>
   </si>
   <si>
     <t>BAUTISTA PANGASINAN</t>
   </si>
   <si>
     <t>RIMANDO A. TAGAMA</t>
   </si>
   <si>
     <t>K7030-86407</t>
   </si>
   <si>
     <t>BAYAMBANG PANGASINAN</t>
   </si>
   <si>
     <t>IAN CHRITOPER VILLANUEVA</t>
   </si>
   <si>
     <t>K7016-86436</t>
   </si>
   <si>
     <t>RHEA ODILLANO</t>
   </si>