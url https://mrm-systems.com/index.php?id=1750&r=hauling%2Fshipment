--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -83,327 +83,327 @@
   <si>
     <t>ROLLY TUMAMAO</t>
   </si>
   <si>
     <t>K7123-79337</t>
   </si>
   <si>
     <t>LARRY FABRO</t>
   </si>
   <si>
     <t>K7074-86886</t>
   </si>
   <si>
     <t>BURGOS ISABELA</t>
   </si>
   <si>
     <t>MARGARITA A. DELA PEÑA</t>
   </si>
   <si>
     <t>K7016-97942</t>
   </si>
   <si>
     <t>ECHAGUE ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">EDDIE ROQUE </t>
+    <t>EDDIE ROQUE</t>
   </si>
   <si>
     <t>K7126-98334</t>
   </si>
   <si>
     <t>JONES ISABELA</t>
   </si>
   <si>
     <t>Earn Lavhen Mamauag/Efia Vhelyn Mamauag</t>
   </si>
   <si>
     <t>K7068-87141</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIBIE L. GUERRERO </t>
+    <t>MARIBIE L. GUERRERO</t>
   </si>
   <si>
     <t>K7074-87366</t>
   </si>
   <si>
     <t>LUNA ISABELA</t>
   </si>
   <si>
     <t>Vivian mayo servilla</t>
   </si>
   <si>
     <t>K8002-85562</t>
   </si>
   <si>
     <t>MALLIG ISABELA</t>
   </si>
   <si>
     <t>LORETO SUMALBAG JR</t>
   </si>
   <si>
     <t>K7068-82765</t>
   </si>
   <si>
     <t>QUIRINO ISABELA</t>
   </si>
   <si>
     <t>RENIER PIMENTEL JULIAN</t>
   </si>
   <si>
     <t>K7125-86023</t>
   </si>
   <si>
     <t>RAMON ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">Zandy Besa </t>
+    <t>Zandy Besa</t>
   </si>
   <si>
     <t>K8002-86166</t>
   </si>
   <si>
     <t>ROXAS ISABELA</t>
   </si>
   <si>
     <t>EVANGELINE EDRA</t>
   </si>
   <si>
     <t>K7121-81272</t>
   </si>
   <si>
     <t>SAN AGUSTIN ISABELA</t>
   </si>
   <si>
     <t>Johnny Bables</t>
   </si>
   <si>
     <t>K7074-85862</t>
   </si>
   <si>
     <t>Jimmie gabriela</t>
   </si>
   <si>
     <t>K7133-79109</t>
   </si>
   <si>
     <t>SAN MANUEL ISABELA</t>
   </si>
   <si>
     <t>Glorito miguel</t>
   </si>
   <si>
     <t>K7127-86382</t>
   </si>
   <si>
     <t>SAN MATEO ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">MARY JEAN D, BAQUIRAN </t>
+    <t>MARY JEAN D, BAQUIRAN</t>
   </si>
   <si>
     <t>K7093-80838</t>
   </si>
   <si>
     <t>CITY OF SANTIAGO ISABELA</t>
   </si>
   <si>
     <t>EDEN MAE R. CAPAVERAL</t>
   </si>
   <si>
     <t>K7073-86927</t>
   </si>
   <si>
     <t>BAGABAG NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>MR. MARVIN SIBAYAN LIBAN</t>
   </si>
   <si>
     <t>K8002-85468</t>
   </si>
   <si>
     <t>BAMBANG NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve">JAN LLOYD ZAMORA </t>
+    <t>JAN LLOYD ZAMORA</t>
   </si>
   <si>
     <t>K5004-97912</t>
   </si>
   <si>
     <t>VIRGINIA D. BARAWED</t>
   </si>
   <si>
     <t>K5002-96445</t>
   </si>
   <si>
     <t>BAYOMBONG (Capital) NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>PRINCESS ANGELICA ALTARES</t>
   </si>
   <si>
     <t>K7068-86826</t>
   </si>
   <si>
     <t>NOFEL G.GACAD</t>
   </si>
   <si>
     <t>K7017-81980</t>
   </si>
   <si>
     <t>DUPAX DEL NORTE NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>CLARENCE VIDAD</t>
   </si>
   <si>
     <t>K7063-86293</t>
   </si>
   <si>
     <t>QUEZON NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve">ERLINDA CARBONELL </t>
+    <t>ERLINDA CARBONELL</t>
   </si>
   <si>
     <t>K5003-96798</t>
   </si>
   <si>
     <t>SANTA FE NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>EVA LIZA CALAMANAN</t>
   </si>
   <si>
     <t>K5004-96883</t>
   </si>
   <si>
     <t>SOLANO NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>JENIVEVE SIERRA EDA</t>
   </si>
   <si>
     <t>K7011-79693</t>
   </si>
   <si>
     <t>VILLAVERDE NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>Joy  fernandez</t>
   </si>
   <si>
     <t>K7127-80012</t>
   </si>
   <si>
-    <t xml:space="preserve">JINKY CALIQUIM </t>
+    <t>JINKY CALIQUIM</t>
   </si>
   <si>
     <t>K7069-96313</t>
   </si>
   <si>
     <t>Marjorie Bulayungan</t>
   </si>
   <si>
     <t>K7011-86985</t>
   </si>
   <si>
     <t>BALER (Capital) AURORA</t>
   </si>
   <si>
     <t>DELIA DONATO</t>
   </si>
   <si>
     <t>K5004-76589</t>
   </si>
   <si>
     <t>MARY JANE G. PONTANARES</t>
   </si>
   <si>
     <t>K7017-82276</t>
   </si>
   <si>
     <t>DILASAG AURORA</t>
   </si>
   <si>
     <t>JERICO M JOSHUE</t>
   </si>
   <si>
     <t>K7123-81276</t>
   </si>
   <si>
     <t>ELIEZER APALA</t>
   </si>
   <si>
     <t>K7017-82747</t>
   </si>
   <si>
     <t>K7016-79842</t>
   </si>
   <si>
     <t>DINALUNGAN AURORA</t>
   </si>
   <si>
-    <t xml:space="preserve">NENA SANTILLAN </t>
+    <t>NENA SANTILLAN</t>
   </si>
   <si>
     <t>K7026-86881</t>
   </si>
   <si>
     <t>EMILYN QUILITO</t>
   </si>
   <si>
     <t>K7129-77419</t>
   </si>
   <si>
     <t>DINGALAN AURORA</t>
   </si>
   <si>
     <t>ESTRELLA D. TOMENES</t>
   </si>
   <si>
     <t>K7129-81092</t>
   </si>
   <si>
     <t>DIPACULAO AURORA</t>
   </si>
   <si>
     <t>MICHAELA M. CARBONELL</t>
   </si>
   <si>
     <t>K7016-85703</t>
   </si>
   <si>
     <t>MARIA AURORA AURORA</t>
   </si>
   <si>
     <t>MYRNA GOSIN</t>
   </si>
   <si>
-    <t xml:space="preserve">GEMMA S. CORONG </t>
+    <t>GEMMA S. CORONG</t>
   </si>
   <si>
     <t>MFC14024</t>
   </si>
   <si>
     <t>JENNY LAZONA</t>
   </si>
   <si>
     <t>MFC14023</t>
   </si>
   <si>
     <t>MFC14022</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NBF9367</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>JUN DOMINGO</t>
   </si>