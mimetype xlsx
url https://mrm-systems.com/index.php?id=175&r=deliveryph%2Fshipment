--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -62,63 +62,63 @@
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7061-96220</t>
   </si>
   <si>
     <t>CITY OF MARIKINA NCR, SECOND DISTRICT</t>
   </si>
   <si>
     <t>Ferdinand Vargas</t>
   </si>
   <si>
     <t>K7121-96483</t>
   </si>
   <si>
     <t>Josefina M Mendoza</t>
   </si>
   <si>
     <t>K7058-85923</t>
   </si>
   <si>
-    <t xml:space="preserve"> Vanessa  limgas    magno</t>
+    <t>Vanessa  limgas    magno</t>
   </si>
   <si>
     <t>K7093-86973</t>
   </si>
   <si>
     <t>JUNE-JUNE S. SALAZAR</t>
   </si>
   <si>
     <t>K7125-88347</t>
   </si>
   <si>
-    <t xml:space="preserve">Gemma C Valleno </t>
+    <t>Gemma C Valleno</t>
   </si>
   <si>
     <t>K7123-86248</t>
   </si>
   <si>
     <t>ANGELIE VICTORIA A ABRINA</t>
   </si>
   <si>
     <t>K7123-86458</t>
   </si>
   <si>
     <t>CITY OF PASIG NCR, SECOND DISTRICT</t>
   </si>
   <si>
     <t>MA. MERNA A REYES</t>
   </si>
   <si>
     <t>K7123-85446</t>
   </si>
   <si>
     <t>RODRIGUEZ (MONTALBAN) RIZAL</t>
   </si>
   <si>
     <t>ERNESTO PANGANIBAN</t>
   </si>