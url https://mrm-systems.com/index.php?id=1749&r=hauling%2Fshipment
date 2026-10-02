--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -50,51 +50,51 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7016-86236</t>
   </si>
   <si>
     <t>APALIT PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">RHODORA RAMIREZ </t>
+    <t>RHODORA RAMIREZ</t>
   </si>
   <si>
     <t>K7063-86659</t>
   </si>
   <si>
     <t>KIM MARIEL M.NAPAO</t>
   </si>
   <si>
     <t>K5003-96955</t>
   </si>
   <si>
     <t>NIKOLAI FORD C ALVAREZ</t>
   </si>
   <si>
     <t>K7121-82226</t>
   </si>
   <si>
     <t>Emee Doreen M Magan</t>
   </si>
   <si>
     <t>K7135-80319</t>
   </si>
   <si>
     <t>ARAYAT PAMPANGA</t>
   </si>
@@ -107,51 +107,51 @@
   <si>
     <t>JEN JEN VENASQUEZ</t>
   </si>
   <si>
     <t>K7133-84680</t>
   </si>
   <si>
     <t>09196341001</t>
   </si>
   <si>
     <t>K5004-86211</t>
   </si>
   <si>
     <t>MRS. ROSANNA TABOSO</t>
   </si>
   <si>
     <t>K7074-96124</t>
   </si>
   <si>
     <t>Fe v. Garnizo</t>
   </si>
   <si>
     <t>K7125-88369</t>
   </si>
   <si>
-    <t xml:space="preserve">Hilda G Castro </t>
+    <t>Hilda G Castro</t>
   </si>
   <si>
     <t>K7125-85726</t>
   </si>
   <si>
     <t>MARIA ZENAIDA TUNGOL</t>
   </si>
   <si>
     <t>K7068-94992</t>
   </si>
   <si>
     <t>BACOLOR PAMPANGA</t>
   </si>
   <si>
     <t>LUZUIMINDA LOSA SAPNU</t>
   </si>
   <si>
     <t>K7068-81762</t>
   </si>
   <si>
     <t>CANDABA PAMPANGA</t>
   </si>
   <si>
     <t>ALFRED CALMA</t>
   </si>