--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -89,120 +89,120 @@
   <si>
     <t>K6002-86068</t>
   </si>
   <si>
     <t>MILDRED SULVER</t>
   </si>
   <si>
     <t>K7068-85650</t>
   </si>
   <si>
     <t>JULIE ANN N.GAPUZ</t>
   </si>
   <si>
     <t>K7011-80707</t>
   </si>
   <si>
     <t>SISON PANGASINAN</t>
   </si>
   <si>
     <t>MAHAL DAYA SANGBAAN</t>
   </si>
   <si>
     <t>K7016-85928</t>
   </si>
   <si>
-    <t xml:space="preserve">JOAN NABOR </t>
+    <t>JOAN NABOR</t>
   </si>
   <si>
     <t>K7129-80944</t>
   </si>
   <si>
     <t>LOURDES L. ORO</t>
   </si>
   <si>
     <t>K5002-96879</t>
   </si>
   <si>
     <t>CITY OF URDANETA PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">HAYDEE CRUZ </t>
+    <t>HAYDEE CRUZ</t>
   </si>
   <si>
     <t>K7030-85112</t>
   </si>
   <si>
     <t>MARIA G SIMEON</t>
   </si>
   <si>
     <t>K7069-83566</t>
   </si>
   <si>
     <t>RC VALDEZ</t>
   </si>
   <si>
     <t>K7017-81563</t>
   </si>
   <si>
-    <t xml:space="preserve">PEDRO ACOSTA / MARIA ACOSTA </t>
+    <t>PEDRO ACOSTA / MARIA ACOSTA</t>
   </si>
   <si>
     <t>K7069-83561</t>
   </si>
   <si>
-    <t xml:space="preserve">LENY L.ROY </t>
+    <t>LENY L.ROY</t>
   </si>
   <si>
     <t>K7073-80330</t>
   </si>
   <si>
     <t>AMELIA R. DOMINGO</t>
   </si>
   <si>
     <t>K7127-85646</t>
   </si>
   <si>
     <t>CHENEE CAJAS CALVAN</t>
   </si>
   <si>
     <t>K7058-85883</t>
   </si>
   <si>
     <t>ANAO TARLAC</t>
   </si>
   <si>
     <t>Edgardo   VALMONTE</t>
   </si>
   <si>
     <t>K7058-80484</t>
   </si>
   <si>
     <t>CONCEPCION TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve"> Trisha mae alimurong</t>
+    <t>Trisha mae alimurong</t>
   </si>
   <si>
     <t>K7074-87512</t>
   </si>
   <si>
     <t>Irole maliuzo</t>
   </si>
   <si>
     <t>K7026-82327</t>
   </si>
   <si>
     <t>LA PAZ TARLAC</t>
   </si>
   <si>
     <t>RUBELYN GROSPE INOCELDA</t>
   </si>
   <si>
     <t>K7135-85819</t>
   </si>
   <si>
     <t>MONCADA TARLAC</t>
   </si>
   <si>
     <t>Jaime Raba Sr</t>
   </si>
@@ -236,78 +236,78 @@
   <si>
     <t>ANTHONY CABERTO</t>
   </si>
   <si>
     <t>K7074-86307</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
     <t>AILEEN YUMUL</t>
   </si>
   <si>
     <t>K7011-85842</t>
   </si>
   <si>
     <t>VICTORIA TARLAC</t>
   </si>
   <si>
     <t>BELINDA V. MERCULIO</t>
   </si>
   <si>
     <t>K7069-86721</t>
   </si>
   <si>
-    <t xml:space="preserve">: Daisy Mateo Bernardino  </t>
+    <t>: Daisy Mateo Bernardino</t>
   </si>
   <si>
     <t>K7026-82552</t>
   </si>
   <si>
     <t>BINALONAN PANGASINAN</t>
   </si>
   <si>
     <t>MARIA TERESA S. FERRER</t>
   </si>
   <si>
-    <t xml:space="preserve">ARIEL P. MOSE </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">ADELINA P. MOSE </t>
+    <t>ARIEL P. MOSE</t>
+  </si>
+  <si>
+    <t>ADELINA P. MOSE</t>
   </si>
   <si>
     <t>MFC14039</t>
   </si>
   <si>
     <t>KEVN PAUL MARZAN</t>
   </si>
   <si>
-    <t xml:space="preserve">LOURDEZ PASCUA </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">IMELDA MACOSE </t>
+    <t>LOURDEZ PASCUA</t>
+  </si>
+  <si>
+    <t>IMELDA MACOSE</t>
   </si>
   <si>
     <t>MFC13404</t>
   </si>
   <si>
     <t>JOLYN EUGENIO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CBQ 9055</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>OBETH</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>MACK</t>
   </si>