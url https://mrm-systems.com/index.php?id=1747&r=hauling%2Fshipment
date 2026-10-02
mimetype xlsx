--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -122,84 +122,84 @@
   <si>
     <t>ALMARIO CUDIAMAT</t>
   </si>
   <si>
     <t>K7105-83284</t>
   </si>
   <si>
     <t>POL CUSTODIO</t>
   </si>
   <si>
     <t>K7074-86657</t>
   </si>
   <si>
     <t>SAN JOSE BATANGAS</t>
   </si>
   <si>
     <t>Shiela guarin</t>
   </si>
   <si>
     <t>K7125-87488</t>
   </si>
   <si>
     <t>SAN PASCUAL BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">Remedios P Cantos </t>
+    <t>Remedios P Cantos</t>
   </si>
   <si>
     <t>K6002-95457</t>
   </si>
   <si>
     <t>SANTO TOMAS BATANGAS</t>
   </si>
   <si>
     <t>EVANGELINE ORFANEL</t>
   </si>
   <si>
     <t>K7068-85658</t>
   </si>
   <si>
     <t>TALISAY BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">Marianito Bermundo Jr </t>
+    <t>Marianito Bermundo Jr</t>
   </si>
   <si>
     <t>K7126-98463</t>
   </si>
   <si>
     <t>CITY OF TANAUAN BATANGAS</t>
   </si>
   <si>
     <t>RAQUELYN E. MARCAIDA</t>
   </si>
   <si>
     <t>K7125-86839</t>
   </si>
   <si>
-    <t xml:space="preserve">Mina D Esperanza </t>
+    <t>Mina D Esperanza</t>
   </si>
   <si>
     <t>K5005-98071</t>
   </si>
   <si>
     <t>GENERAL LUNA QUEZON</t>
   </si>
   <si>
     <t>GIRLYN CLABRIA</t>
   </si>
   <si>
     <t>K7063-82661</t>
   </si>
   <si>
     <t>GENERAL NAKAR QUEZON</t>
   </si>
   <si>
     <t>EMERENCIANA ASTRERA</t>
   </si>
   <si>
     <t>K7133-76651</t>
   </si>
   <si>
     <t>LUCBAN QUEZON</t>
   </si>
@@ -242,108 +242,108 @@
   <si>
     <t>K6002-96597</t>
   </si>
   <si>
     <t>SAN FRANCISCO (AURORA) QUEZON</t>
   </si>
   <si>
     <t>ROBILYN JOY LOPEZ</t>
   </si>
   <si>
     <t>K7063-83563</t>
   </si>
   <si>
     <t>SARIAYA QUEZON</t>
   </si>
   <si>
     <t>FLORA A.ILAGAN</t>
   </si>
   <si>
     <t>K7058-81233</t>
   </si>
   <si>
     <t>TIAONG QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve"> Roxanne   malacapay</t>
+    <t>Roxanne   malacapay</t>
   </si>
   <si>
     <t>K6002-85828</t>
   </si>
   <si>
     <t>DARAGA (LOCSIN) ALBAY</t>
   </si>
   <si>
     <t>JOSRPH M. LOZADA</t>
   </si>
   <si>
     <t>K7011-80721</t>
   </si>
   <si>
     <t>IRIGA CITY CAMARINES SUR</t>
   </si>
   <si>
     <t>JOHN EDISON O. HOSANA</t>
   </si>
   <si>
     <t>K5002-98002</t>
   </si>
   <si>
     <t>Maria Gamboa Decena</t>
   </si>
   <si>
     <t>K7030-98264</t>
   </si>
   <si>
     <t>FE. B.. LAGUNILLA</t>
   </si>
   <si>
     <t>K5002-98181</t>
   </si>
   <si>
     <t>BULAN SORSOGON</t>
   </si>
   <si>
     <t>ROSE ANN S. DABON</t>
   </si>
   <si>
     <t>K7074-97499</t>
   </si>
   <si>
     <t>CITY OF SORSOGON (Capital) SORSOGON</t>
   </si>
   <si>
-    <t xml:space="preserve">Norma j. Castuera </t>
+    <t>Norma j. Castuera</t>
   </si>
   <si>
     <t>MFC13858</t>
   </si>
   <si>
     <t>QUEENCY REYTIRAY</t>
   </si>
   <si>
-    <t xml:space="preserve">JERICA ADRIENNE AGDAN </t>
+    <t>JERICA ADRIENNE AGDAN</t>
   </si>
   <si>
     <t>MFC13284</t>
   </si>
   <si>
     <t>SAN NARCISO QUEZON</t>
   </si>
   <si>
     <t>BANTA BOK</t>
   </si>
   <si>
     <t>MFC13180</t>
   </si>
   <si>
     <t>MFC13279</t>
   </si>
   <si>
     <t>MFC13179</t>
   </si>
   <si>
     <t>MFC13177</t>
   </si>
   <si>
     <t>MFC13181</t>
   </si>