--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -158,111 +158,111 @@
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
     <t>COL.BIENVENIDO SIMON JR</t>
   </si>
   <si>
     <t>K7127-96928</t>
   </si>
   <si>
     <t>RYAN SERVI SORIANO</t>
   </si>
   <si>
     <t>K7124-86128</t>
   </si>
   <si>
     <t>GARRY LUMASANG</t>
   </si>
   <si>
     <t>K7074-97906</t>
   </si>
   <si>
     <t>K5005-97049</t>
   </si>
   <si>
-    <t xml:space="preserve">CHRISTINE SANTOS </t>
+    <t>CHRISTINE SANTOS</t>
   </si>
   <si>
     <t>K7063-96856</t>
   </si>
   <si>
     <t>MIRASOL ESTEBAN</t>
   </si>
   <si>
     <t>K7061-97924</t>
   </si>
   <si>
     <t>KIBUNGAN BENGUET</t>
   </si>
   <si>
     <t>Pablo Billao</t>
   </si>
   <si>
     <t>K5002-97707</t>
   </si>
   <si>
     <t>ALFONSO LISTA (POTIA) IFUGAO</t>
   </si>
   <si>
     <t>MYRNA ANCHETA</t>
   </si>
   <si>
     <t>K7030-98484</t>
   </si>
   <si>
     <t>IGUIG CAGAYAN</t>
   </si>
   <si>
     <t>EUFEMIA MAGADDATU</t>
   </si>
   <si>
     <t>K7135-78824</t>
   </si>
   <si>
     <t>SANTO NIÑO (FAIRE) CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Elizabeth manila </t>
+    <t>Elizabeth manila</t>
   </si>
   <si>
     <t>K7073-97535</t>
   </si>
   <si>
     <t>TUGUEGARAO CITY (Capital) CAGAYAN</t>
   </si>
   <si>
     <t>NORMA A. ARUGAY</t>
   </si>
   <si>
     <t>K7016-97942</t>
   </si>
   <si>
     <t>ECHAGUE ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">EDDIE ROQUE </t>
+    <t>EDDIE ROQUE</t>
   </si>
   <si>
     <t>K5003-98253</t>
   </si>
   <si>
     <t>ILAGAN CITY (Capital) ISABELA</t>
   </si>
   <si>
     <t>THELMA RAMOS</t>
   </si>
   <si>
     <t>K7126-98334</t>
   </si>
   <si>
     <t>JONES ISABELA</t>
   </si>
   <si>
     <t>Earn Lavhen Mamauag/Efia Vhelyn Mamauag</t>
   </si>
   <si>
     <t>K5004-97912</t>
   </si>
   <si>
     <t>BAMBANG NUEVA VIZCAYA</t>
   </si>
@@ -290,96 +290,96 @@
   <si>
     <t>K7063-97406</t>
   </si>
   <si>
     <t>DIFFUN QUIRINO</t>
   </si>
   <si>
     <t>MARY JOY RAMOS</t>
   </si>
   <si>
     <t>K7074-98214</t>
   </si>
   <si>
     <t>DINALUPIHAN BATAAN</t>
   </si>
   <si>
     <t>CORAZON FLORES</t>
   </si>
   <si>
     <t>K7123-98508</t>
   </si>
   <si>
     <t>BANAYOYO ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve"> Florie a evangelista</t>
+    <t>Florie a evangelista</t>
   </si>
   <si>
     <t>K7061-98293</t>
   </si>
   <si>
     <t>ALIAGA NUEVA ECIJA</t>
   </si>
   <si>
     <t>Ma  concordia   j marquez</t>
   </si>
   <si>
     <t>K5002-97543</t>
   </si>
   <si>
     <t>CITY OF GAPAN NUEVA ECIJA</t>
   </si>
   <si>
     <t>CIELA VELAYO</t>
   </si>
   <si>
     <t>K5002-98046</t>
   </si>
   <si>
     <t>JAEN NUEVA ECIJA</t>
   </si>
   <si>
     <t>AJ C. BAUTISTA</t>
   </si>
   <si>
     <t>K7123-98505</t>
   </si>
   <si>
     <t>LLANERA NUEVA ECIJA</t>
   </si>
   <si>
     <t>FIDELA G SUPNET</t>
   </si>
   <si>
     <t>K7123-98503</t>
   </si>
   <si>
     <t>LUPAO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Conchita  collado   marana</t>
+    <t>Conchita  collado   marana</t>
   </si>
   <si>
     <t>K7135-97565</t>
   </si>
   <si>
     <t>SCIENCE CITY OF MUÑOZ NUEVA ECIJA</t>
   </si>
   <si>
     <t>Anna Freida Lazaro</t>
   </si>
   <si>
     <t>K7016-97844</t>
   </si>
   <si>
     <t>SAN ISIDRO NUEVA ECIJA</t>
   </si>
   <si>
     <t>MARY ROSE AREVALO</t>
   </si>
   <si>
     <t>K7126-97936</t>
   </si>
   <si>
     <t>SAN JOSE CITY NUEVA ECIJA</t>
   </si>
@@ -443,132 +443,132 @@
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
     <t>ABELARDO LOPRZ, C/O NICO BALINGIT</t>
   </si>
   <si>
     <t>K7129-98098</t>
   </si>
   <si>
     <t>CHARMAINE R MENDOZA</t>
   </si>
   <si>
     <t>K5001-98027</t>
   </si>
   <si>
     <t>Jenny Sundiam</t>
   </si>
   <si>
     <t>K5003-97367</t>
   </si>
   <si>
     <t>MAGALANG PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">JUSTINE T. CASTRO </t>
+    <t>JUSTINE T. CASTRO</t>
   </si>
   <si>
     <t>K7073-98166</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>
   <si>
     <t>JONALD S. MUNCAL</t>
   </si>
   <si>
     <t>K7126-97558</t>
   </si>
   <si>
     <t>BADOC ILOCOS NORTE</t>
   </si>
   <si>
     <t>JESS  AGABIN</t>
   </si>
   <si>
     <t>K7124-86303</t>
   </si>
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
   <si>
     <t>KRISTINE ROXAS</t>
   </si>
   <si>
     <t>K7125-97002</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>NANCY DE JESUS</t>
   </si>
   <si>
     <t>K7123-98103</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jolyn Sison</t>
+    <t>Jolyn Sison</t>
   </si>
   <si>
     <t>K7072-97627</t>
   </si>
   <si>
     <t>ZAIDENE GABRIEL</t>
   </si>
   <si>
     <t>K7123-98226</t>
   </si>
   <si>
     <t>ROSSANA C VITAL</t>
   </si>
   <si>
     <t>K7135-96940</t>
   </si>
   <si>
     <t>SAN LUIS PAMPANGA</t>
   </si>
   <si>
     <t>Midel G. Dolojan</t>
   </si>
   <si>
     <t>K7074-97594</t>
   </si>
   <si>
     <t>SAN SIMON PAMPANGA</t>
   </si>
   <si>
     <t>PABLO GUEVARRA MALONZO</t>
   </si>
   <si>
     <t>K5003-98044</t>
   </si>
   <si>
     <t>SANTA ANA PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">FERDINAND SANTOS </t>
+    <t>FERDINAND SANTOS</t>
   </si>
   <si>
     <t>K5004-96927</t>
   </si>
   <si>
     <t>CONCEPCION TARLAC</t>
   </si>
   <si>
     <t>MARY D. PINEDA</t>
   </si>
   <si>
     <t>K7127-96750</t>
   </si>
   <si>
     <t>CASTILLEJOS ZAMBALES</t>
   </si>
   <si>
     <t>VIOLETA  SNYDER</t>
   </si>
   <si>
     <t>K7123-98517</t>
   </si>
   <si>
     <t>MAGSINGAL ILOCOS SUR</t>
   </si>