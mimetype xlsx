--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -104,51 +104,51 @@
   <si>
     <t>K7074-84204</t>
   </si>
   <si>
     <t>LAGAYAN ABRA</t>
   </si>
   <si>
     <t>Jingle t. Parinas</t>
   </si>
   <si>
     <t>K7093-86793</t>
   </si>
   <si>
     <t>LUBA ABRA</t>
   </si>
   <si>
     <t>DIZAM CARIÑO</t>
   </si>
   <si>
     <t>K7074-87092</t>
   </si>
   <si>
     <t>PEÑARRUBIA ABRA</t>
   </si>
   <si>
-    <t xml:space="preserve">EASEL D LEDESMA </t>
+    <t>EASEL D LEDESMA</t>
   </si>
   <si>
     <t>K7133-76471</t>
   </si>
   <si>
     <t>CERVANTES ILOCOS SUR</t>
   </si>
   <si>
     <t>Raquel malla ew</t>
   </si>
   <si>
     <t>K7072-83638</t>
   </si>
   <si>
     <t>ANASTACIA TELIGO</t>
   </si>
   <si>
     <t>K7123-86280</t>
   </si>
   <si>
     <t>GALIMUYOD ILOCOS SUR</t>
   </si>
   <si>
     <t>CONCHITA TEJADA</t>
   </si>
@@ -161,84 +161,84 @@
   <si>
     <t>K7068-87155</t>
   </si>
   <si>
     <t>NAGBUKEL ILOCOS SUR</t>
   </si>
   <si>
     <t>KIMBERLY CALPITO</t>
   </si>
   <si>
     <t>K7068-86786</t>
   </si>
   <si>
     <t>SAN ESTEBAN ILOCOS SUR</t>
   </si>
   <si>
     <t>Bernard Mariano</t>
   </si>
   <si>
     <t>K7016-86144</t>
   </si>
   <si>
     <t>SAN JUAN (LAPOG) ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">CRESENCIA BOLANDO </t>
+    <t>CRESENCIA BOLANDO</t>
   </si>
   <si>
     <t>K8002-86091</t>
   </si>
   <si>
-    <t xml:space="preserve">ALJEE TOLENTINO </t>
+    <t>ALJEE TOLENTINO</t>
   </si>
   <si>
     <t>K7016-85551</t>
   </si>
   <si>
     <t>K7068-86811</t>
   </si>
   <si>
     <t>SANTA CATALINA ILOCOS SUR</t>
   </si>
   <si>
     <t>CHARITO BURDOC</t>
   </si>
   <si>
     <t>K7011-85002</t>
   </si>
   <si>
     <t>TAGUDIN ILOCOS SUR</t>
   </si>
   <si>
     <t>JEFFREY J. CASTRO</t>
   </si>
   <si>
     <t>K5002-96966</t>
   </si>
   <si>
-    <t xml:space="preserve">DIANNE B LORENZO </t>
+    <t>DIANNE B LORENZO</t>
   </si>
   <si>
     <t>K7074-87116</t>
   </si>
   <si>
     <t>09569142444</t>
   </si>
   <si>
     <t>K7063-86615</t>
   </si>
   <si>
     <t>MARICEL L. ANDAYA</t>
   </si>
   <si>
     <t>K7126-81283</t>
   </si>
   <si>
     <t>CITY OF VIGAN (Capital) ILOCOS SUR</t>
   </si>
   <si>
     <t>Reynaldo Beninsig</t>
   </si>
   <si>
     <t>K6002-85268</t>
   </si>
@@ -257,144 +257,144 @@
   <si>
     <t>RACHEL ANN C COLCOL</t>
   </si>
   <si>
     <t>K7074-81816</t>
   </si>
   <si>
     <t>BALAOAN LA UNION</t>
   </si>
   <si>
     <t>Winnie s. Quintela</t>
   </si>
   <si>
     <t>K7063-87055</t>
   </si>
   <si>
     <t>CARMENCITA V.OLIDAN</t>
   </si>
   <si>
     <t>K5002-96965</t>
   </si>
   <si>
     <t>BANGAR LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">CONTESSIUA  LOREUZO </t>
+    <t>CONTESSIUA  LOREUZO</t>
   </si>
   <si>
     <t>K7069-85560</t>
   </si>
   <si>
     <t>BAUANG LA UNION</t>
   </si>
   <si>
     <t>Danny PEREZ</t>
   </si>
   <si>
     <t>K5005-83415</t>
   </si>
   <si>
     <t>LUNA LA UNION</t>
   </si>
   <si>
     <t>DINDO ELOY</t>
   </si>
   <si>
     <t>K5005-83411</t>
   </si>
   <si>
     <t>DANIEL VELASCO</t>
   </si>
   <si>
     <t>K7072-82420</t>
   </si>
   <si>
     <t>RODANTE NEBRIDA</t>
   </si>
   <si>
     <t>K7073-87209</t>
   </si>
   <si>
     <t>NAGUILIAN LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">Norma Balicha/ Carlos Balicha </t>
+    <t>Norma Balicha/ Carlos Balicha</t>
   </si>
   <si>
     <t>K7069-85555</t>
   </si>
   <si>
-    <t xml:space="preserve">Rickson Galvez </t>
+    <t>Rickson Galvez</t>
   </si>
   <si>
     <t>K7123-86256</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">PETER PICARDAL </t>
+    <t>PETER PICARDAL</t>
   </si>
   <si>
     <t>K7063-87280</t>
   </si>
   <si>
     <t>JEFFREY H.LETE</t>
   </si>
   <si>
     <t>K7063-84322</t>
   </si>
   <si>
     <t>SAN JUAN LA UNION</t>
   </si>
   <si>
     <t>DELNARD SAMBO</t>
   </si>
   <si>
     <t>K6002-86884</t>
   </si>
   <si>
     <t>PRINCES AILA A. CASUGAY</t>
   </si>
   <si>
     <t>K7016-85634</t>
   </si>
   <si>
     <t>SANTO TOMAS LA UNION</t>
   </si>
   <si>
     <t>FELECIDAD B NAVARRO</t>
   </si>
   <si>
     <t>K7016-86312</t>
   </si>
   <si>
     <t>TUBAO LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">DANILO EATONILO </t>
+    <t>DANILO EATONILO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CCE  5534</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>JOMAR ABELLON</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>GEROMY/RHOMIE</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jim Curvi Juco Berana</t>
   </si>