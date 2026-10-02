--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -71,189 +71,189 @@
   <si>
     <t>ARAYAT PAMPANGA</t>
   </si>
   <si>
     <t>Arceli M.Casiserano</t>
   </si>
   <si>
     <t>K7074-83741</t>
   </si>
   <si>
     <t>CANDABA PAMPANGA</t>
   </si>
   <si>
     <t>JAY MARK ROBLES</t>
   </si>
   <si>
     <t>K7068-81762</t>
   </si>
   <si>
     <t>ALFRED CALMA</t>
   </si>
   <si>
     <t>K7093-96457</t>
   </si>
   <si>
-    <t xml:space="preserve">Mark arvin M Manalastas </t>
+    <t>Mark arvin M Manalastas</t>
   </si>
   <si>
     <t>K7074-85898</t>
   </si>
   <si>
     <t>K5002-96043</t>
   </si>
   <si>
-    <t xml:space="preserve">RODORA SALAYSAY </t>
+    <t>RODORA SALAYSAY</t>
   </si>
   <si>
     <t>K5003-81662</t>
   </si>
   <si>
     <t>Rosamia soliman</t>
   </si>
   <si>
     <t>K7133-84281</t>
   </si>
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
     <t>MARICEL S TUAZON</t>
   </si>
   <si>
     <t>K7133-84278</t>
   </si>
   <si>
     <t>K7121-86179</t>
   </si>
   <si>
     <t>Mark Anthony P. Basilio</t>
   </si>
   <si>
     <t>K7030-81396</t>
   </si>
   <si>
     <t>FRANZ ENRIQUES</t>
   </si>
   <si>
     <t>K7125-80636</t>
   </si>
   <si>
-    <t xml:space="preserve">Gemmalyn D Punzalan </t>
+    <t>Gemmalyn D Punzalan</t>
   </si>
   <si>
     <t>K7017-81963</t>
   </si>
   <si>
     <t>RYAN LGAMQN KYLAH LAGMAN</t>
   </si>
   <si>
     <t>K7074-86040</t>
   </si>
   <si>
     <t>Romeo galang</t>
   </si>
   <si>
     <t>K7030-97018</t>
   </si>
   <si>
     <t>NELIA G MENOR</t>
   </si>
   <si>
     <t>K7011-86192</t>
   </si>
   <si>
     <t>MAGALANG PAMPANGA</t>
   </si>
   <si>
     <t>ARIEL LISING</t>
   </si>
   <si>
     <t>K7030-79342</t>
   </si>
   <si>
     <t>EDNA GONZALES</t>
   </si>
   <si>
     <t>K5003-95221</t>
   </si>
   <si>
     <t>CARLO DE DIOS</t>
   </si>
   <si>
     <t>K7068-88723</t>
   </si>
   <si>
     <t>ANNA MARIE T. ORTEGA</t>
   </si>
   <si>
     <t>K7058-86888</t>
   </si>
   <si>
-    <t xml:space="preserve"> Wilma l dimarucut</t>
+    <t>Wilma l dimarucut</t>
   </si>
   <si>
     <t>K7124-95331</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">LERMA GARCIA </t>
+    <t>LERMA GARCIA</t>
   </si>
   <si>
     <t>K7017-82225</t>
   </si>
   <si>
     <t>SANTA ANA PAMPANGA</t>
   </si>
   <si>
     <t>CATHERINE HEPULLER</t>
   </si>
   <si>
     <t>MFC13853</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
     <t>REYNALDO DAYRIT</t>
   </si>
   <si>
     <t>MFC12936</t>
   </si>
   <si>
     <t>JEFFERSON PAMINTUAN</t>
   </si>
   <si>
-    <t xml:space="preserve">ROMEO SIONGCO </t>
+    <t>ROMEO SIONGCO</t>
   </si>
   <si>
     <t>MFC13819</t>
   </si>
   <si>
-    <t xml:space="preserve">EDUARADO DAVID </t>
+    <t>EDUARADO DAVID</t>
   </si>
   <si>
     <t>MFC13892</t>
   </si>
   <si>
     <t>IRA MIRANDA</t>
   </si>
   <si>
     <t>MFC13864</t>
   </si>
   <si>
     <t>MFC13863</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NBN 5764</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>ROBERT</t>
   </si>