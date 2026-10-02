--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -149,51 +149,51 @@
   <si>
     <t>AILEEN YUMUL</t>
   </si>
   <si>
     <t>K7063-87947</t>
   </si>
   <si>
     <t>ESTELA V. CASTRO</t>
   </si>
   <si>
     <t>K7017-83754</t>
   </si>
   <si>
     <t>MAY COROVERA</t>
   </si>
   <si>
     <t>K7063-82382</t>
   </si>
   <si>
     <t>ROMILDA M.PANEM</t>
   </si>
   <si>
     <t>K7125-87230</t>
   </si>
   <si>
-    <t xml:space="preserve">Juvy tuano </t>
+    <t>Juvy tuano</t>
   </si>
   <si>
     <t>K7129-94631</t>
   </si>
   <si>
     <t>AGUILAR PANGASINAN</t>
   </si>
   <si>
     <t>ANALYN HULOG CARLET</t>
   </si>
   <si>
     <t>K5001-77363</t>
   </si>
   <si>
     <t>Perla Kabacungnan</t>
   </si>
   <si>
     <t>K7073-77312</t>
   </si>
   <si>
     <t>Rosalie V. Garrero</t>
   </si>
   <si>
     <t>K7068-87694</t>
   </si>
@@ -206,60 +206,60 @@
   <si>
     <t>K7068-87252</t>
   </si>
   <si>
     <t>CLARK T.MISLANG</t>
   </si>
   <si>
     <t>K7068-87251</t>
   </si>
   <si>
     <t>VIOLETA R.ROSARIO</t>
   </si>
   <si>
     <t>K7069-84130</t>
   </si>
   <si>
     <t>Janet B Valdevieso</t>
   </si>
   <si>
     <t>K7074-88438</t>
   </si>
   <si>
     <t>BUGALLON PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">OMAR JOSEPH C PALMA </t>
+    <t>OMAR JOSEPH C PALMA</t>
   </si>
   <si>
     <t>K7125-84206</t>
   </si>
   <si>
     <t>DAGUPAN CITY PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Mark Joseph M Zarate </t>
+    <t>Mark Joseph M Zarate</t>
   </si>
   <si>
     <t>K8002-94347</t>
   </si>
   <si>
     <t>LABRADOR PANGASINAN</t>
   </si>
   <si>
     <t>CHIE TABABA</t>
   </si>
   <si>
     <t>K7124-82326</t>
   </si>
   <si>
     <t>ELVIRA R. OBINQUE</t>
   </si>
   <si>
     <t>K7073-85925</t>
   </si>
   <si>
     <t>BIANCA YNCIERTO</t>
   </si>
   <si>
     <t>K7068-84153</t>
   </si>
@@ -278,63 +278,63 @@
   <si>
     <t>K7069-87984</t>
   </si>
   <si>
     <t>ANGEL NAJERA JR</t>
   </si>
   <si>
     <t>K7030-82064</t>
   </si>
   <si>
     <t>JOANE MENESES</t>
   </si>
   <si>
     <t>MFC12354</t>
   </si>
   <si>
     <t>ERLYCHIN CAYANONG</t>
   </si>
   <si>
     <t>MFC13852</t>
   </si>
   <si>
     <t>CAMILING TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">LUZ VALDEZ </t>
+    <t>LUZ VALDEZ</t>
   </si>
   <si>
     <t>MFC13788</t>
   </si>
   <si>
     <t>DAN IVAN DE PANO</t>
   </si>
   <si>
     <t>NELLY D. DE GUZMAN</t>
   </si>
   <si>
-    <t xml:space="preserve">LEO CATUBIG </t>
+    <t>LEO CATUBIG</t>
   </si>
   <si>
     <t>MFC14049</t>
   </si>
   <si>
     <t>SANTA IGNACIA TARLAC</t>
   </si>
   <si>
     <t>LALAINE ALVARADO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NBQ 2254</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>RJ</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>