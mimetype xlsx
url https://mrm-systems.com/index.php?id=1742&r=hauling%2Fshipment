--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -242,105 +242,105 @@
   <si>
     <t>K7011-81075</t>
   </si>
   <si>
     <t>LOLITA OSTING</t>
   </si>
   <si>
     <t>K7011-82100</t>
   </si>
   <si>
     <t>HANZ RHODRICK B. MACLIT</t>
   </si>
   <si>
     <t>K8002-85451</t>
   </si>
   <si>
     <t>LORNA ROLLON</t>
   </si>
   <si>
     <t>K7125-85354</t>
   </si>
   <si>
     <t>BURGOS PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Manuela N Opena </t>
+    <t>Manuela N Opena</t>
   </si>
   <si>
     <t>K7127-85586</t>
   </si>
   <si>
     <t>CALASIAO PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">JAY-GIE UNTALAN </t>
+    <t>JAY-GIE UNTALAN</t>
   </si>
   <si>
     <t>K7026-82254</t>
   </si>
   <si>
     <t>THELMA POSERIO</t>
   </si>
   <si>
     <t>K7129-94673</t>
   </si>
   <si>
     <t>JOSEPHINE PACIS</t>
   </si>
   <si>
     <t>K7026-86947</t>
   </si>
   <si>
     <t>INFANTA PANGASINAN</t>
   </si>
   <si>
     <t>Mrs. Violetta fuertes</t>
   </si>
   <si>
     <t>K7127-81403</t>
   </si>
   <si>
     <t>CLAREZA JACOB M, DONES</t>
   </si>
   <si>
     <t>DASOL PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">NORMA BASUEL c/o MARIBETH ALZONA </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">JULIUS S. POQUIZ c/o AROMA S. POQUIZ </t>
+    <t>NORMA BASUEL c/o MARIBETH ALZONA</t>
+  </si>
+  <si>
+    <t>NORMA BASUEL</t>
+  </si>
+  <si>
+    <t>JULIUS S. POQUIZ c/o AROMA S. POQUIZ</t>
   </si>
   <si>
     <t>MAPANDAN PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">AMELIA CAMORTIN CARINO </t>
+    <t>AMELIA CAMORTIN CARINO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CBQ 9055</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>OBETH</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>MACK</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jim Curvi Juco Berana</t>
   </si>