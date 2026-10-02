--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -143,51 +143,51 @@
   <si>
     <t>LIEVELYN R, RUBIDO</t>
   </si>
   <si>
     <t>K7074-86518</t>
   </si>
   <si>
     <t>ORION BATAAN</t>
   </si>
   <si>
     <t>Pustan paguio</t>
   </si>
   <si>
     <t>K8002-86274</t>
   </si>
   <si>
     <t>ORLANDO MANALO</t>
   </si>
   <si>
     <t>K7063-86547</t>
   </si>
   <si>
     <t>PILAR BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSE ANGELO E MEDINA </t>
+    <t>JOSE ANGELO E MEDINA</t>
   </si>
   <si>
     <t>K7016-95850</t>
   </si>
   <si>
     <t>YOGEE DU</t>
   </si>
   <si>
     <t>K7016-80486</t>
   </si>
   <si>
     <t>BOTOLAN ZAMBALES</t>
   </si>
   <si>
     <t>GODWIN BASA</t>
   </si>
   <si>
     <t>K7133-72873</t>
   </si>
   <si>
     <t>Jerlaine clarisse felarca</t>
   </si>
   <si>
     <t>K7016-86092</t>
   </si>
@@ -251,51 +251,51 @@
   <si>
     <t>SAN MARCELINO ZAMBALES</t>
   </si>
   <si>
     <t>Andrea Angeleca Dagundun</t>
   </si>
   <si>
     <t>K6002-81230</t>
   </si>
   <si>
     <t>CELEDONIA CAJAN</t>
   </si>
   <si>
     <t>K7030-77340</t>
   </si>
   <si>
     <t>SUBIC ZAMBALES</t>
   </si>
   <si>
     <t>April  artagame</t>
   </si>
   <si>
     <t>MFC11619</t>
   </si>
   <si>
-    <t xml:space="preserve">CLARIZZA REYES </t>
+    <t>CLARIZZA REYES</t>
   </si>
   <si>
     <t>MFC13034</t>
   </si>
   <si>
     <t>PAZ/NICOLE DECENA</t>
   </si>
   <si>
     <t>MFC13033</t>
   </si>
   <si>
     <t>MFC11715</t>
   </si>
   <si>
     <t>CABANGAN ZAMBALES</t>
   </si>
   <si>
     <t>RAMON RAFAEL PASTOR</t>
   </si>
   <si>
     <t>MFC13779</t>
   </si>
   <si>
     <t>DINALUPIHAN BATAAN</t>
   </si>
@@ -311,54 +311,54 @@
   <si>
     <t>MFC13775</t>
   </si>
   <si>
     <t>PALAUIG ZAMBALES</t>
   </si>
   <si>
     <t>VIRGINIA BOBIS</t>
   </si>
   <si>
     <t>MFC13783</t>
   </si>
   <si>
     <t>LANIE MASA</t>
   </si>
   <si>
     <t>MFC12353</t>
   </si>
   <si>
     <t>EVELYN CAYANAN</t>
   </si>
   <si>
     <t>SAN ANTONIO ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">LEE GARCIA </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">MAGGIE PIMENTEL </t>
+    <t>LEE GARCIA</t>
+  </si>
+  <si>
+    <t>MAGGIE PIMENTEL</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>ABK 6345</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>JUN DOMINGO</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>POL/LHOYD</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jim Curvi Juco Berana</t>
   </si>