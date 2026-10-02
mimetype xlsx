--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -56,117 +56,117 @@
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7124-95340</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
     <t>GARRY LUMASANG</t>
   </si>
   <si>
     <t>K5002-96092</t>
   </si>
   <si>
-    <t xml:space="preserve">JULIA RECLAMADO </t>
+    <t>JULIA RECLAMADO</t>
   </si>
   <si>
     <t>K7127-96137</t>
   </si>
   <si>
     <t>RYAN SERVI SORIANO</t>
   </si>
   <si>
     <t>K7105-84430</t>
   </si>
   <si>
     <t>MARY JOY L. BONGLOY</t>
   </si>
   <si>
     <t>K7058-80171</t>
   </si>
   <si>
     <t>Mary jane alcido</t>
   </si>
   <si>
     <t>K7121-79262</t>
   </si>
   <si>
     <t>Susana Ocyaden</t>
   </si>
   <si>
     <t>K8002-80493</t>
   </si>
   <si>
-    <t xml:space="preserve">EVA CARBONEL </t>
+    <t>EVA CARBONEL</t>
   </si>
   <si>
     <t>K5005-81875</t>
   </si>
   <si>
     <t>RONA GABINO DE VERA</t>
   </si>
   <si>
     <t>K7016-80018</t>
   </si>
   <si>
-    <t xml:space="preserve">MA. CRISTINA MANALO </t>
+    <t>MA. CRISTINA MANALO</t>
   </si>
   <si>
     <t>K7068-88493</t>
   </si>
   <si>
     <t>DEBORAH ESTRADA</t>
   </si>
   <si>
     <t>K7058-86051</t>
   </si>
   <si>
     <t>BERNADETTE S. BUNED</t>
   </si>
   <si>
     <t>K6002-79474</t>
   </si>
   <si>
     <t>CHARITO NISPEROS</t>
   </si>
   <si>
     <t>K7123-86123</t>
   </si>
   <si>
-    <t xml:space="preserve">BELINDA M. BAUTISTA </t>
+    <t>BELINDA M. BAUTISTA</t>
   </si>
   <si>
     <t>K7074-83445</t>
   </si>
   <si>
     <t>ROSALINE U DE VERA</t>
   </si>
   <si>
     <t>K7105-80562</t>
   </si>
   <si>
     <t>MARY ROSE V. RAMOS</t>
   </si>
   <si>
     <t>K7026-96640</t>
   </si>
   <si>
     <t>Daisy or Gervin Garcia</t>
   </si>
   <si>
     <t>K6002-86041</t>
   </si>
   <si>
     <t>LILIBETH  CADA</t>
   </si>
@@ -188,51 +188,51 @@
   <si>
     <t>GERMELINA G BENTER</t>
   </si>
   <si>
     <t>K7073-86907</t>
   </si>
   <si>
     <t>TUBA BENGUET</t>
   </si>
   <si>
     <t>MRS. Asuncion PERALTA</t>
   </si>
   <si>
     <t>MFC13821</t>
   </si>
   <si>
     <t>JANE DUMANAS</t>
   </si>
   <si>
     <t>MFC13615</t>
   </si>
   <si>
     <t>LIZA GAY GUINATANG</t>
   </si>
   <si>
-    <t xml:space="preserve">GALE c/o FRORENCE SALMIN </t>
+    <t>GALE c/o FRORENCE SALMIN</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CBJ 1158</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>ABENOJA</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>ARIEL/RONALD</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jim Curvi Juco Berana</t>
   </si>