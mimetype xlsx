--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -113,51 +113,51 @@
   <si>
     <t>ELVIE CERVANTES</t>
   </si>
   <si>
     <t>K7063-87964</t>
   </si>
   <si>
     <t>BILLY RUBEN A.DELA.VEGA</t>
   </si>
   <si>
     <t>K7068-94878</t>
   </si>
   <si>
     <t>CHRISTIAN JOSH Q.ASUNCION</t>
   </si>
   <si>
     <t>K7133-84096</t>
   </si>
   <si>
     <t>Rodalita mateo</t>
   </si>
   <si>
     <t>K5002-85460</t>
   </si>
   <si>
-    <t xml:space="preserve">JULLIANE CRUZ SAN MIGUEL </t>
+    <t>JULLIANE CRUZ SAN MIGUEL</t>
   </si>
   <si>
     <t>K7063-94888</t>
   </si>
   <si>
     <t>RODOLFO DELA CRUZ.JR</t>
   </si>
   <si>
     <t>K7068-88698</t>
   </si>
   <si>
     <t>DENMARK BULACTIAL/ROVEMARK</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NBN3743</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>renante</t>
   </si>