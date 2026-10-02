--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -140,123 +140,123 @@
   <si>
     <t>TERESITA SAGON</t>
   </si>
   <si>
     <t>K5003-86032</t>
   </si>
   <si>
     <t>Arcelia cayanan</t>
   </si>
   <si>
     <t>K7068-86016</t>
   </si>
   <si>
     <t>SUSAN A. MANANITA</t>
   </si>
   <si>
     <t>K7125-84256</t>
   </si>
   <si>
     <t>EUNICE P VERGARA</t>
   </si>
   <si>
     <t>K7124-95331</t>
   </si>
   <si>
-    <t xml:space="preserve">LERMA GARCIA </t>
+    <t>LERMA GARCIA</t>
   </si>
   <si>
     <t>K7011-81154</t>
   </si>
   <si>
-    <t xml:space="preserve">MAYLA.P. RIVERA </t>
+    <t>MAYLA.P. RIVERA</t>
   </si>
   <si>
     <t>K7125-88563</t>
   </si>
   <si>
     <t>K7124-80952</t>
   </si>
   <si>
     <t>DIANA DIN MAGHINANG</t>
   </si>
   <si>
     <t>K7016-85565</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">SUSAN FERNANDO </t>
+    <t>SUSAN FERNANDO</t>
   </si>
   <si>
     <t>K7063-82031</t>
   </si>
   <si>
     <t>VALERIE KRIS DE LEON</t>
   </si>
   <si>
     <t>K7030-85474</t>
   </si>
   <si>
     <t>SANTA ANA PAMPANGA</t>
   </si>
   <si>
     <t>LEVY C GIANAN</t>
   </si>
   <si>
     <t>K7125-84469</t>
   </si>
   <si>
     <t>CARLITO L. MUSNGI JR</t>
   </si>
   <si>
     <t>K7080-79351</t>
   </si>
   <si>
-    <t xml:space="preserve">OFRESINA GARON DELA CRUZ </t>
+    <t>OFRESINA GARON DELA CRUZ</t>
   </si>
   <si>
     <t>K7017-85969</t>
   </si>
   <si>
     <t>CATHERINE HEPULLER</t>
   </si>
   <si>
     <t>MFC9654</t>
   </si>
   <si>
     <t>ANGEL CANLAS C/O MARILOU DAYRIT</t>
   </si>
   <si>
     <t>MFC13891</t>
   </si>
   <si>
     <t>MARITA CAPILI</t>
   </si>
   <si>
-    <t xml:space="preserve">JELYN ANUNCIACION MARCOS </t>
+    <t>JELYN ANUNCIACION MARCOS</t>
   </si>
   <si>
     <t>SHERRY CRUZ c/o ANALIE DELA CRUZ</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NBN5764</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>ROBERT/junnie</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Roland Salingan</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>