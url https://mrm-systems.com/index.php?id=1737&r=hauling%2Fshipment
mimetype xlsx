--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -116,108 +116,108 @@
   <si>
     <t>K5005-96466</t>
   </si>
   <si>
     <t>DEZA ALZAGA</t>
   </si>
   <si>
     <t>K7068-86554</t>
   </si>
   <si>
     <t>DONNA DARISH</t>
   </si>
   <si>
     <t>K7063-96350</t>
   </si>
   <si>
     <t>KAREN MADERA</t>
   </si>
   <si>
     <t>K7133-79631</t>
   </si>
   <si>
     <t>LIBON ALBAY</t>
   </si>
   <si>
-    <t xml:space="preserve">Ma. Teresa regalario </t>
+    <t>Ma. Teresa regalario</t>
   </si>
   <si>
     <t>K7123-82517</t>
   </si>
   <si>
     <t>CITY OF LIGAO ALBAY</t>
   </si>
   <si>
     <t>ALDRIN EREÑO</t>
   </si>
   <si>
     <t>K7068-86792</t>
   </si>
   <si>
     <t>EDWIN NUÑEZ</t>
   </si>
   <si>
     <t>K7017-85643</t>
   </si>
   <si>
     <t>MALILIPOT ALBAY</t>
   </si>
   <si>
     <t>TERESITA M BISA</t>
   </si>
   <si>
     <t>K7016-85441</t>
   </si>
   <si>
-    <t xml:space="preserve">ACE EVANDER MIMAY </t>
+    <t>ACE EVANDER MIMAY</t>
   </si>
   <si>
     <t>K6002-81965</t>
   </si>
   <si>
     <t>MANITO ALBAY</t>
   </si>
   <si>
     <t>GENAEA D. ATULI</t>
   </si>
   <si>
     <t>K7030-80740</t>
   </si>
   <si>
     <t>OAS ALBAY</t>
   </si>
   <si>
     <t>GOLDA P PADERNAL</t>
   </si>
   <si>
     <t>K7127-82069</t>
   </si>
   <si>
     <t>POLANGUI ALBAY</t>
   </si>
   <si>
-    <t xml:space="preserve">CHARLS KENNETH SANTILLAN </t>
+    <t>CHARLS KENNETH SANTILLAN</t>
   </si>
   <si>
     <t>K7074-85240</t>
   </si>
   <si>
     <t>EVA M DEOCAMPO</t>
   </si>
   <si>
     <t>K7063-84968</t>
   </si>
   <si>
     <t>FELY RUBIS</t>
   </si>
   <si>
     <t>K7125-84679</t>
   </si>
   <si>
     <t>EDITHA B LUZON</t>
   </si>
   <si>
     <t>K7074-84519</t>
   </si>
   <si>
     <t>CITY OF TABACO ALBAY</t>
   </si>
@@ -287,90 +287,90 @@
   <si>
     <t>Joan bongalos</t>
   </si>
   <si>
     <t>K7058-80648</t>
   </si>
   <si>
     <t>09457165036</t>
   </si>
   <si>
     <t>K7063-82444</t>
   </si>
   <si>
     <t>PARACALE CAMARINES NORTE</t>
   </si>
   <si>
     <t>PINKY VILLAFUERTE</t>
   </si>
   <si>
     <t>K5003-86625</t>
   </si>
   <si>
     <t>BAAO CAMARINES SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">SILY DE  QUIROZ  </t>
+    <t>SILY DE  QUIROZ</t>
   </si>
   <si>
     <t>K7124-81304</t>
   </si>
   <si>
     <t>ALAN SABULARSE REPUBLO</t>
   </si>
   <si>
     <t>K7125-84907</t>
   </si>
   <si>
     <t>BALATAN CAMARINES SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">NOLITO T TOGADO </t>
+    <t>NOLITO T TOGADO</t>
   </si>
   <si>
     <t>K7069-83853</t>
   </si>
   <si>
     <t>BUHI CAMARINES SUR</t>
   </si>
   <si>
     <t>Roberto Inocentes</t>
   </si>
   <si>
     <t>K7123-82515</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIA TERESA SAN FRANCISCO </t>
+    <t>MARIA TERESA SAN FRANCISCO</t>
   </si>
   <si>
     <t>K7123-81008</t>
   </si>
   <si>
     <t>BULA CAMARINES SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">MARY GRACE O DENIÑA </t>
+    <t>MARY GRACE O DENIÑA</t>
   </si>
   <si>
     <t>K5003-80376</t>
   </si>
   <si>
     <t>GAINZA CAMARINES SUR</t>
   </si>
   <si>
     <t>Lani Enguero</t>
   </si>
   <si>
     <t>K7072-83510</t>
   </si>
   <si>
     <t>GOA CAMARINES SUR</t>
   </si>
   <si>
     <t>ANALIZA PALADAN</t>
   </si>
   <si>
     <t>K5002-96739</t>
   </si>
   <si>
     <t>ELMA ROMERO</t>
   </si>
@@ -389,51 +389,51 @@
   <si>
     <t>REO G. VILLAREAL</t>
   </si>
   <si>
     <t>K7073-85601</t>
   </si>
   <si>
     <t>MARIEVEC MELDRED MARENDA</t>
   </si>
   <si>
     <t>K7011-85541</t>
   </si>
   <si>
     <t>GIRLLY LOZANO</t>
   </si>
   <si>
     <t>K7030-82466</t>
   </si>
   <si>
     <t>BERNARDITA R BENJAMIN</t>
   </si>
   <si>
     <t>K7016-86505</t>
   </si>
   <si>
-    <t xml:space="preserve">CORAZON BERNALES </t>
+    <t>CORAZON BERNALES</t>
   </si>
   <si>
     <t>K7123-80834</t>
   </si>
   <si>
     <t>LIBMANAN CAMARINES SUR</t>
   </si>
   <si>
     <t>MARELENE FELICES</t>
   </si>
   <si>
     <t>K8002-80638</t>
   </si>
   <si>
     <t>MINALABAC CAMARINES SUR</t>
   </si>
   <si>
     <t>JENNYLYN BERNESCA</t>
   </si>
   <si>
     <t>K7072-81987</t>
   </si>
   <si>
     <t>NABUA CAMARINES SUR</t>
   </si>
@@ -443,96 +443,96 @@
   <si>
     <t>K7017-85953</t>
   </si>
   <si>
     <t>LAIRA NICOLE A QUIÑONES</t>
   </si>
   <si>
     <t>K7073-82341</t>
   </si>
   <si>
     <t>LOURDES E. SINGSON</t>
   </si>
   <si>
     <t>K7093-80669</t>
   </si>
   <si>
     <t>ALFREDO P. STA.CRUZ JR.</t>
   </si>
   <si>
     <t>K7016-96104</t>
   </si>
   <si>
     <t>NAGA CITY CAMARINES SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">EDEN NAVARRETE </t>
+    <t>EDEN NAVARRETE</t>
   </si>
   <si>
     <t>K7016-95226</t>
   </si>
   <si>
     <t>K7063-87012</t>
   </si>
   <si>
     <t>JULI PERTZ B RARIZA</t>
   </si>
   <si>
     <t>K7125-87607</t>
   </si>
   <si>
     <t>Shiela N Castilla</t>
   </si>
   <si>
     <t>K7026-80513</t>
   </si>
   <si>
     <t>Bebcca r. Bajamunde</t>
   </si>
   <si>
     <t>K7068-88331</t>
   </si>
   <si>
     <t>JOHN KYLE PAJO</t>
   </si>
   <si>
     <t>K7074-85713</t>
   </si>
   <si>
     <t>PILI (Capital) CAMARINES SUR</t>
   </si>
   <si>
     <t>Louie de vera marco</t>
   </si>
   <si>
     <t>K7058-80169</t>
   </si>
   <si>
     <t>PRESENTACION (PARUBCAN) CAMARINES SUR</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jenny c borre</t>
+    <t>Jenny c borre</t>
   </si>
   <si>
     <t>K6002-85523</t>
   </si>
   <si>
     <t>ROSANA  VILLARENO</t>
   </si>
   <si>
     <t>K7124-85937</t>
   </si>
   <si>
     <t>TIGAON CAMARINES SUR</t>
   </si>
   <si>
     <t>PRICESS P BRACERO</t>
   </si>
   <si>
     <t>K7125-88480</t>
   </si>
   <si>
     <t>Genandro Encluna</t>
   </si>
   <si>
     <t>K7017-87420</t>
   </si>
@@ -584,108 +584,108 @@
   <si>
     <t>LOURDES D. DIONEDA</t>
   </si>
   <si>
     <t>K7068-84752</t>
   </si>
   <si>
     <t>CITY OF SORSOGON (Capital) SORSOGON</t>
   </si>
   <si>
     <t>Macky Delima</t>
   </si>
   <si>
     <t>K7123-80557</t>
   </si>
   <si>
     <t>ARIES CALOLOT</t>
   </si>
   <si>
     <t>CALABANGA CAMARINES SUR</t>
   </si>
   <si>
     <t>GLORIA MENDOZA</t>
   </si>
   <si>
-    <t xml:space="preserve">NORA DELOS SANTOS </t>
+    <t>NORA DELOS SANTOS</t>
   </si>
   <si>
     <t>MFC13928</t>
   </si>
   <si>
-    <t xml:space="preserve">MYRNA BORCELIS </t>
+    <t>MYRNA BORCELIS</t>
   </si>
   <si>
     <t>DARAGA (LOCSIN) ALBAY</t>
   </si>
   <si>
     <t>GAY BENITO</t>
   </si>
   <si>
-    <t xml:space="preserve">SARAH DELA TORRE </t>
+    <t>SARAH DELA TORRE</t>
   </si>
   <si>
     <t>MFC13919</t>
   </si>
   <si>
     <t>NELIA MALAGA</t>
   </si>
   <si>
     <t>LUPI CAMARINES SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">CARLOTA ORLAN BADIL </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">NATIVITAS RABUSA </t>
+    <t>CARLOTA ORLAN BADIL</t>
+  </si>
+  <si>
+    <t>AMY JOY TUPULCA</t>
+  </si>
+  <si>
+    <t>NATIVITAS RABUSA</t>
   </si>
   <si>
     <t>CA007115</t>
   </si>
   <si>
     <t>GRACE GARCIA</t>
   </si>
   <si>
-    <t xml:space="preserve">ROSIE R. SEGARRA </t>
+    <t>ROSIE R. SEGARRA</t>
   </si>
   <si>
     <t>JENNIFER ROSE JIMENEZ</t>
   </si>
   <si>
-    <t xml:space="preserve">ADELAIDA M. MENDOZA </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">KATHERINE LEGATUB </t>
+    <t>ADELAIDA M. MENDOZA</t>
+  </si>
+  <si>
+    <t>KATHERINE LEGATUB</t>
   </si>
   <si>
     <t>SANTO DOMINGO (LIBOG) ALBAY</t>
   </si>
   <si>
-    <t xml:space="preserve">ZELANY BALONA BALDERAMA </t>
+    <t>ZELANY BALONA BALDERAMA</t>
   </si>
   <si>
     <t>MARCY BUENAGUA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Awb463</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>E.brogada</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Lowell</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>