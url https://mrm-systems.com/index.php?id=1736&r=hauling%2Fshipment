--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -128,87 +128,87 @@
   <si>
     <t>LASAM CAGAYAN</t>
   </si>
   <si>
     <t>RICHELLE R.CACHOLA</t>
   </si>
   <si>
     <t>K7030-86749</t>
   </si>
   <si>
     <t>PEÑABLANCA CAGAYAN</t>
   </si>
   <si>
     <t>RONILLO TELAN</t>
   </si>
   <si>
     <t>K7017-85396</t>
   </si>
   <si>
     <t>JAYSON SUYU</t>
   </si>
   <si>
     <t>K7125-86804</t>
   </si>
   <si>
-    <t xml:space="preserve">Ricci gon Fritz Siriban </t>
+    <t>Ricci gon Fritz Siriban</t>
   </si>
   <si>
     <t>K7073-82298</t>
   </si>
   <si>
     <t>TUGUEGARAO CITY (Capital) CAGAYAN</t>
   </si>
   <si>
     <t>Mr. Benigno E. Narag</t>
   </si>
   <si>
     <t>K7124-81237</t>
   </si>
   <si>
-    <t xml:space="preserve">JAMES L VALENZUELA </t>
+    <t>JAMES L VALENZUELA</t>
   </si>
   <si>
     <t>K8002-85247</t>
   </si>
   <si>
     <t>JANET CADATAL</t>
   </si>
   <si>
     <t>K7030-80206</t>
   </si>
   <si>
-    <t xml:space="preserve"> Teresita b liquigan</t>
+    <t>Teresita b liquigan</t>
   </si>
   <si>
     <t>K7093-80675</t>
   </si>
   <si>
     <t>ANGADANAN ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">WILFERSON D. RIVERA </t>
+    <t>WILFERSON D. RIVERA</t>
   </si>
   <si>
     <t>K7026-85731</t>
   </si>
   <si>
     <t>CHARISMA MILAD</t>
   </si>
   <si>
     <t>K7073-86125</t>
   </si>
   <si>
     <t>CABAGAN ISABELA</t>
   </si>
   <si>
     <t>Dading Branco Gannaban</t>
   </si>
   <si>
     <t>K5005-86935</t>
   </si>
   <si>
     <t>ESTER MORILLO</t>
   </si>
   <si>
     <t>K7058-85991</t>
   </si>
@@ -227,81 +227,81 @@
   <si>
     <t>K7135-86226</t>
   </si>
   <si>
     <t>Gina E Mabanag</t>
   </si>
   <si>
     <t>K7125-86224</t>
   </si>
   <si>
     <t>Marvin Villaquidan</t>
   </si>
   <si>
     <t>K7074-85830</t>
   </si>
   <si>
     <t>ECHAGUE ISABELA</t>
   </si>
   <si>
     <t>Emilyn S.Dumaliang</t>
   </si>
   <si>
     <t>K7058-80879</t>
   </si>
   <si>
-    <t xml:space="preserve"> Candidac colobong</t>
+    <t>Candidac colobong</t>
   </si>
   <si>
     <t>K7125-86093</t>
   </si>
   <si>
     <t>Marwin H Resurreccion</t>
   </si>
   <si>
     <t>K7123-80350</t>
   </si>
   <si>
     <t>GAMU ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">HAYDEE J. NATIVE </t>
+    <t>HAYDEE J. NATIVE</t>
   </si>
   <si>
     <t>K7072-83910</t>
   </si>
   <si>
     <t>ILAGAN CITY (Capital) ISABELA</t>
   </si>
   <si>
     <t>ROGER JIMENEZ</t>
   </si>
   <si>
     <t>K7058-85670</t>
   </si>
   <si>
-    <t xml:space="preserve"> Christopher b  dumaua</t>
+    <t>Christopher b  dumaua</t>
   </si>
   <si>
     <t>K7126-82211</t>
   </si>
   <si>
     <t>JONES ISABELA</t>
   </si>
   <si>
     <t>Earn Lavhen Mamauag/Efia Vhelyn Mamauag</t>
   </si>
   <si>
     <t>K7072-82127</t>
   </si>
   <si>
     <t>DANTE DEVIS</t>
   </si>
   <si>
     <t>K5004-81464</t>
   </si>
   <si>
     <t>FERDINAND S. MIGUEL</t>
   </si>
   <si>
     <t>K6002-87033</t>
   </si>
@@ -317,96 +317,96 @@
   <si>
     <t>K8002-86189</t>
   </si>
   <si>
     <t>ALBERT BAD-ANG</t>
   </si>
   <si>
     <t>K7073-86876</t>
   </si>
   <si>
     <t>MIRASOL D. SALAUP</t>
   </si>
   <si>
     <t>K7063-86934</t>
   </si>
   <si>
     <t>RAMON ISABELA</t>
   </si>
   <si>
     <t>ANALYN AGUSTIN.GALLAWON</t>
   </si>
   <si>
     <t>K7125-86023</t>
   </si>
   <si>
-    <t xml:space="preserve">Zandy Besa </t>
+    <t>Zandy Besa</t>
   </si>
   <si>
     <t>K7127-80292</t>
   </si>
   <si>
     <t>SAN PABLO ISABELA</t>
   </si>
   <si>
     <t>MARIA S, ATUAN</t>
   </si>
   <si>
     <t>K7069-87430</t>
   </si>
   <si>
     <t>NORIE M. MALLILLIN</t>
   </si>
   <si>
     <t>K7072-83532</t>
   </si>
   <si>
     <t>K7125-83998</t>
   </si>
   <si>
     <t>TUMAUINI ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">Ariel G Tamang </t>
+    <t>Ariel G Tamang</t>
   </si>
   <si>
     <t>K7121-81025</t>
   </si>
   <si>
     <t>Teodocia Agapito</t>
   </si>
   <si>
-    <t xml:space="preserve">ELIZABETH FANIO </t>
+    <t>ELIZABETH FANIO</t>
   </si>
   <si>
     <t>LAL-LO CAGAYAN</t>
   </si>
   <si>
     <t>DIGNA C. AGCAOILI</t>
   </si>
   <si>
-    <t xml:space="preserve">NIXON C. VINAGRERA </t>
+    <t>NIXON C. VINAGRERA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CCK-8018</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Jayson</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Geromy</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Alyson Kiel Jindani</t>
   </si>