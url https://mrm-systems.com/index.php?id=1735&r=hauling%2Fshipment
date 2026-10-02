--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -122,66 +122,66 @@
   <si>
     <t>SAN NICOLAS PANGASINAN</t>
   </si>
   <si>
     <t>ALTHEA RABAGO CABANAYAN</t>
   </si>
   <si>
     <t>K7068-85513</t>
   </si>
   <si>
     <t>SANTA MARIA PANGASINAN</t>
   </si>
   <si>
     <t>DINDO D. CHUAN</t>
   </si>
   <si>
     <t>K7074-84545</t>
   </si>
   <si>
     <t>WILSON SUYAT</t>
   </si>
   <si>
     <t>K7058-85434</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jemmalyn   r roldan</t>
+    <t>Jemmalyn   r roldan</t>
   </si>
   <si>
     <t>K7123-86309</t>
   </si>
   <si>
     <t>TAYUG PANGASINAN</t>
   </si>
   <si>
     <t>BERLEHEM C SOLIS</t>
   </si>
   <si>
     <t>K5003-94869</t>
   </si>
   <si>
-    <t xml:space="preserve"> Florence   bernal </t>
+    <t>Florence   bernal</t>
   </si>
   <si>
     <t>K7074-84016</t>
   </si>
   <si>
     <t>UMINGAN PANGASINAN</t>
   </si>
   <si>
     <t>Haiddie b. Arqueza</t>
   </si>
   <si>
     <t>K5002-86848</t>
   </si>
   <si>
     <t>RICHELLE ANN SERQUIÑA</t>
   </si>
   <si>
     <t>K7073-80384</t>
   </si>
   <si>
     <t>Virgiña Ordoñez</t>
   </si>
   <si>
     <t>K7123-79578</t>
   </si>
@@ -212,138 +212,138 @@
   <si>
     <t>JOANNE BAUTISTA</t>
   </si>
   <si>
     <t>K7068-88719</t>
   </si>
   <si>
     <t>MONCADA TARLAC</t>
   </si>
   <si>
     <t>IVY G MARQUEZ</t>
   </si>
   <si>
     <t>K7068-84512</t>
   </si>
   <si>
     <t>PANIQUI TARLAC</t>
   </si>
   <si>
     <t>ROSALINA LACAYANGA</t>
   </si>
   <si>
     <t>K7016-79921</t>
   </si>
   <si>
-    <t xml:space="preserve">MARGIE SUAREZ </t>
+    <t>MARGIE SUAREZ</t>
   </si>
   <si>
     <t>K7126-79798</t>
   </si>
   <si>
     <t>PURA TARLAC</t>
   </si>
   <si>
     <t>MARY ANN E. ARANDIA</t>
   </si>
   <si>
     <t>K7125-88765</t>
   </si>
   <si>
     <t>SAN MANUEL TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">Charita Toledo </t>
+    <t>Charita Toledo</t>
   </si>
   <si>
     <t>K7074-85046</t>
   </si>
   <si>
     <t>EMILINO M. TORIO</t>
   </si>
   <si>
     <t>K5002-81812</t>
   </si>
   <si>
     <t>JOVILYN CASTILLO ULPINDO</t>
   </si>
   <si>
     <t>K6002-80883</t>
   </si>
   <si>
     <t>ASINGAN PANGASINAN</t>
   </si>
   <si>
     <t>CYMONN FAI A. CIRIACO</t>
   </si>
   <si>
     <t>K7129-81226</t>
   </si>
   <si>
     <t>GARCIANO COLLO RAMIREZ</t>
   </si>
   <si>
     <t>K7125-88000</t>
   </si>
   <si>
-    <t xml:space="preserve">PRESENTACION P AMBROCIO </t>
+    <t>PRESENTACION P AMBROCIO</t>
   </si>
   <si>
     <t>K5004-80321</t>
   </si>
   <si>
     <t>BALUNGAO PANGASINAN</t>
   </si>
   <si>
     <t>LIZA FONACIER TUMANG</t>
   </si>
   <si>
     <t>K7026-80465</t>
   </si>
   <si>
     <t>MEDELIA MAGAOAY</t>
   </si>
   <si>
     <t>MFC11707</t>
   </si>
   <si>
     <t>ABRILLANO PISO</t>
   </si>
   <si>
     <t>JOCELYN C. CONCEPCION</t>
   </si>
   <si>
     <t>MFC13437</t>
   </si>
   <si>
     <t>SAN QUINTIN PANGASINAN</t>
   </si>
   <si>
     <t>VENUS TORRECAMPO</t>
   </si>
   <si>
-    <t xml:space="preserve">IMELDA TUMBOKON </t>
+    <t>IMELDA TUMBOKON</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NKQ 2254</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>RJ</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>BANJO</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jim Curvi Juco Berana</t>
   </si>