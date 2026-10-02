--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -140,174 +140,174 @@
   <si>
     <t>SALOME R ARCITO</t>
   </si>
   <si>
     <t>K7030-79366</t>
   </si>
   <si>
     <t>PINILI ILOCOS NORTE</t>
   </si>
   <si>
     <t>FRANCIS B AURELIO</t>
   </si>
   <si>
     <t>K7073-86982</t>
   </si>
   <si>
     <t>JENALYN TUNGPALAN / ANELINE BALA</t>
   </si>
   <si>
     <t>K7073-81147</t>
   </si>
   <si>
     <t>BANTAY ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">Leonardo BELLON </t>
+    <t>Leonardo BELLON</t>
   </si>
   <si>
     <t>K7121-86152</t>
   </si>
   <si>
     <t>Jinky porte</t>
   </si>
   <si>
     <t>K7123-86398</t>
   </si>
   <si>
     <t>KATHERINE MAURICE R PAGAOA</t>
   </si>
   <si>
     <t>K7125-94477</t>
   </si>
   <si>
-    <t xml:space="preserve">Cresencia Claor </t>
+    <t>Cresencia Claor</t>
   </si>
   <si>
     <t>K7073-79444</t>
   </si>
   <si>
     <t>CABUGAO ILOCOS SUR</t>
   </si>
   <si>
     <t>FLORDECENCIA SERNA</t>
   </si>
   <si>
     <t>K7074-85710</t>
   </si>
   <si>
     <t>Emelyn g. Valdez</t>
   </si>
   <si>
     <t>K7074-85709</t>
   </si>
   <si>
     <t>Leo a. Valdez</t>
   </si>
   <si>
     <t>K7058-80170</t>
   </si>
   <si>
-    <t xml:space="preserve">  Mary lou taciat</t>
+    <t>Mary lou taciat</t>
   </si>
   <si>
     <t>K7124-85920</t>
   </si>
   <si>
     <t>BADOC ILOCOS NORTE</t>
   </si>
   <si>
     <t>MR ROGELIO TORRALBA</t>
   </si>
   <si>
     <t>K7123-81211</t>
   </si>
   <si>
     <t>PRIMO C AGDEPPA</t>
   </si>
   <si>
     <t>K7127-82042</t>
   </si>
   <si>
     <t>MAGSINGAL ILOCOS SUR</t>
   </si>
   <si>
     <t>RAYSA M, FRIO</t>
   </si>
   <si>
     <t>K7093-86118</t>
   </si>
   <si>
     <t>NAGBUKEL ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">EDITHA BAUTISTA </t>
+    <t>EDITHA BAUTISTA</t>
   </si>
   <si>
     <t>K8002-81425</t>
   </si>
   <si>
     <t>SAN JUAN (LAPOG) ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">ALJEE TOLENTINO </t>
+    <t>ALJEE TOLENTINO</t>
   </si>
   <si>
     <t>K7016-82010</t>
   </si>
   <si>
-    <t xml:space="preserve">JIMAR LAHOM </t>
+    <t>JIMAR LAHOM</t>
   </si>
   <si>
     <t>K7129-82282</t>
   </si>
   <si>
     <t>Reynaldo t serna SUSANA SIGUIG SERNA</t>
   </si>
   <si>
     <t>K5002-79390</t>
   </si>
   <si>
     <t>GERONIMO ARGEL</t>
   </si>
   <si>
     <t>K7129-79569</t>
   </si>
   <si>
     <t>SANTA ILOCOS SUR</t>
   </si>
   <si>
     <t>PERLITA D. BEDAR</t>
   </si>
   <si>
     <t>K7058-80995</t>
   </si>
   <si>
     <t>SANTA CATALINA ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve"> Julita dx reynon</t>
+    <t>Julita dx reynon</t>
   </si>
   <si>
     <t>K7127-82045</t>
   </si>
   <si>
     <t>SANTO DOMINGO ILOCOS SUR</t>
   </si>
   <si>
     <t>ANGELICA F, PERALTA</t>
   </si>
   <si>
     <t>K7074-94706</t>
   </si>
   <si>
     <t>SINAIT ILOCOS SUR</t>
   </si>
   <si>
     <t>ALBERTO OR EUFEMIO RAMOS</t>
   </si>
   <si>
     <t>K7073-82004</t>
   </si>
   <si>
     <t>CITY OF VIGAN (Capital) ILOCOS SUR</t>
   </si>
@@ -323,72 +323,72 @@
   <si>
     <t>Princess Malav</t>
   </si>
   <si>
     <t>K7072-81666</t>
   </si>
   <si>
     <t>RODNEY GARCIA</t>
   </si>
   <si>
     <t>K7058-80315</t>
   </si>
   <si>
     <t>CARASI ILOCOS NORTE</t>
   </si>
   <si>
     <t>JUNDEL P GASPAR</t>
   </si>
   <si>
     <t>K7125-86952</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">Jessica C  Saltivan </t>
+    <t>Jessica C  Saltivan</t>
   </si>
   <si>
     <t>MFC08190</t>
   </si>
   <si>
     <t>CHARMAIGNE ALIPIO</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSEPH MANUEL </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">ANICETA CALIZA </t>
+    <t>JOSEPH MANUEL</t>
+  </si>
+  <si>
+    <t>RENZEL JANN C. SADO</t>
+  </si>
+  <si>
+    <t>ANICETA CALIZA</t>
   </si>
   <si>
     <t>SAN NICOLAS ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">MARCELINA BADUA </t>
+    <t>MARCELINA BADUA</t>
   </si>
   <si>
     <t>RENE ANGELO ILAR</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CCR 6531</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Alvin Pangilinan</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>BRYAN BANTING</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>