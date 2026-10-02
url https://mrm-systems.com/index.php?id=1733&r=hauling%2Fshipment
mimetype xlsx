--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -101,99 +101,99 @@
   <si>
     <t>K7063-85843</t>
   </si>
   <si>
     <t>SUAL PANGASINAN</t>
   </si>
   <si>
     <t>GLESLY KATE C.CABOTAJE</t>
   </si>
   <si>
     <t>K7026-96632</t>
   </si>
   <si>
     <t>UMINGAN PANGASINAN</t>
   </si>
   <si>
     <t>LOLITA B. RAMOS EDELYN B. RAMos</t>
   </si>
   <si>
     <t>K5002-96879</t>
   </si>
   <si>
     <t>CITY OF URDANETA PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">HAYDEE CRUZ </t>
+    <t>HAYDEE CRUZ</t>
   </si>
   <si>
     <t>K7063-87695</t>
   </si>
   <si>
     <t>ALLACAPAN CAGAYAN</t>
   </si>
   <si>
     <t>VERONICA OANDASAN</t>
   </si>
   <si>
     <t>K8002-85803</t>
   </si>
   <si>
     <t>BANGUED (Capital) ABRA</t>
   </si>
   <si>
     <t>JASON BELJAMIN</t>
   </si>
   <si>
     <t>K7068-87254</t>
   </si>
   <si>
     <t>JOHN LLOYD G. CARIÑO</t>
   </si>
   <si>
     <t>K7017-81984</t>
   </si>
   <si>
     <t>VICTORIA VILLARAZA</t>
   </si>
   <si>
     <t>K7093-86793</t>
   </si>
   <si>
     <t>LUBA ABRA</t>
   </si>
   <si>
     <t>DIZAM CARIÑO</t>
   </si>
   <si>
     <t>K7074-87092</t>
   </si>
   <si>
     <t>PEÑARRUBIA ABRA</t>
   </si>
   <si>
-    <t xml:space="preserve">EASEL D LEDESMA </t>
+    <t>EASEL D LEDESMA</t>
   </si>
   <si>
     <t>K7127-96137</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
     <t>RYAN SERVI SORIANO</t>
   </si>
   <si>
     <t>K7026-96640</t>
   </si>
   <si>
     <t>Daisy or Gervin Garcia</t>
   </si>
   <si>
     <t>K7093-88002</t>
   </si>
   <si>
     <t>ITOGON BENGUET</t>
   </si>
   <si>
     <t>VICTORIA D. CODALAP</t>
   </si>
@@ -254,51 +254,51 @@
   <si>
     <t>ANTONIO GAMMAD</t>
   </si>
   <si>
     <t>K7125-87258</t>
   </si>
   <si>
     <t>ILAGAN CITY (Capital) ISABELA</t>
   </si>
   <si>
     <t>NELSON AGCAOILI</t>
   </si>
   <si>
     <t>K7125-82537</t>
   </si>
   <si>
     <t>Erlindo M Lung-ayan</t>
   </si>
   <si>
     <t>K7068-87141</t>
   </si>
   <si>
     <t>JONES ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIBIE L. GUERRERO </t>
+    <t>MARIBIE L. GUERRERO</t>
   </si>
   <si>
     <t>K7068-82765</t>
   </si>
   <si>
     <t>QUIRINO ISABELA</t>
   </si>
   <si>
     <t>RENIER PIMENTEL JULIAN</t>
   </si>
   <si>
     <t>K7069-82445</t>
   </si>
   <si>
     <t>TUMAUINI ISABELA</t>
   </si>
   <si>
     <t>Judy Ann Bcacal</t>
   </si>
   <si>
     <t>K5002-96445</t>
   </si>
   <si>
     <t>BAYOMBONG (Capital) NUEVA VIZCAYA</t>
   </si>
@@ -308,51 +308,51 @@
   <si>
     <t>K7017-81980</t>
   </si>
   <si>
     <t>DUPAX DEL NORTE NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>CLARENCE VIDAD</t>
   </si>
   <si>
     <t>K5003-96798</t>
   </si>
   <si>
     <t>SANTA FE NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>EVA LIZA CALAMANAN</t>
   </si>
   <si>
     <t>K7125-82433</t>
   </si>
   <si>
     <t>CABARROGUIS (Capital) QUIRINO</t>
   </si>
   <si>
-    <t xml:space="preserve">CHRISTIN JOY AGPALZA </t>
+    <t>CHRISTIN JOY AGPALZA</t>
   </si>
   <si>
     <t>K7125-87633</t>
   </si>
   <si>
     <t>DIFFUN QUIRINO</t>
   </si>
   <si>
     <t>MARILOU PULIDO</t>
   </si>
   <si>
     <t>K7125-87381</t>
   </si>
   <si>
     <t>BAGAC BATAAN</t>
   </si>
   <si>
     <t>Anita Yape Paller</t>
   </si>
   <si>
     <t>K7074-87408</t>
   </si>
   <si>
     <t>DINALUPIHAN BATAAN</t>
   </si>
@@ -380,69 +380,69 @@
   <si>
     <t>K7105-86771</t>
   </si>
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>CRISTINA D.VIDAMO</t>
   </si>
   <si>
     <t>K7074-83680</t>
   </si>
   <si>
     <t>CUYAPO NUEVA ECIJA</t>
   </si>
   <si>
     <t>NANCY M TOLEDO</t>
   </si>
   <si>
     <t>K7135-95908</t>
   </si>
   <si>
     <t>CITY OF GAPAN NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Lady Katrina N manila </t>
+    <t>Lady Katrina N manila</t>
   </si>
   <si>
     <t>K7074-87412</t>
   </si>
   <si>
     <t>GENERAL TINIO (PAPAYA) NUEVA ECIJA</t>
   </si>
   <si>
     <t>Alina pajari llaga</t>
   </si>
   <si>
     <t>K7068-87651</t>
   </si>
   <si>
     <t>LLANERA NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">CHRISTINA B. DE GUZMAN </t>
+    <t>CHRISTINA B. DE GUZMAN</t>
   </si>
   <si>
     <t>K5002-96862</t>
   </si>
   <si>
     <t>SCIENCE CITY OF MUÑOZ NUEVA ECIJA</t>
   </si>
   <si>
     <t>MELY ROSE T GANCEÑA</t>
   </si>
   <si>
     <t>K7105-86871</t>
   </si>
   <si>
     <t>RIZAL NUEVA ECIJA</t>
   </si>
   <si>
     <t>NEMENCIO C. AGUSTIN</t>
   </si>
   <si>
     <t>K7093-83753</t>
   </si>
   <si>
     <t>SAN ANTONIO NUEVA ECIJA</t>
   </si>
@@ -473,51 +473,51 @@
   <si>
     <t>TALAVERA NUEVA ECIJA</t>
   </si>
   <si>
     <t>ANITA A MIRANDA</t>
   </si>
   <si>
     <t>K5004-95788</t>
   </si>
   <si>
     <t>ROCHELLE ALCANTARA</t>
   </si>
   <si>
     <t>K5003-96955</t>
   </si>
   <si>
     <t>APALIT PAMPANGA</t>
   </si>
   <si>
     <t>NIKOLAI FORD C ALVAREZ</t>
   </si>
   <si>
     <t>K7016-86236</t>
   </si>
   <si>
-    <t xml:space="preserve">RHODORA RAMIREZ </t>
+    <t>RHODORA RAMIREZ</t>
   </si>
   <si>
     <t>K5004-86211</t>
   </si>
   <si>
     <t>ARAYAT PAMPANGA</t>
   </si>
   <si>
     <t>MRS. ROSANNA TABOSO</t>
   </si>
   <si>
     <t>K5003-96937</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
     <t>ROBERTO M. GARCIA</t>
   </si>
   <si>
     <t>K7011-96660</t>
   </si>
   <si>
     <t>GUAGUA PAMPANGA</t>
   </si>
@@ -530,51 +530,51 @@
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
     <t>RYAN LGAMQN KYLAH LAGMAN</t>
   </si>
   <si>
     <t>K7030-97018</t>
   </si>
   <si>
     <t>NELIA G MENOR</t>
   </si>
   <si>
     <t>K5004-95561</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>
   <si>
     <t>JULIET V. ROSARITO</t>
   </si>
   <si>
     <t>K7124-95331</t>
   </si>
   <si>
-    <t xml:space="preserve">LERMA GARCIA </t>
+    <t>LERMA GARCIA</t>
   </si>
   <si>
     <t>K7127-96261</t>
   </si>
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
   <si>
     <t>DIANE S, SIBAL</t>
   </si>
   <si>
     <t>K7063-82521</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>MELISSA MAE D.PINEDA</t>
   </si>
   <si>
     <t>K7068-87855</t>
   </si>
   <si>
     <t>JESSAMAE DEONAN PANGILINAN</t>
   </si>
@@ -608,51 +608,51 @@
   <si>
     <t>NORIEN MIRANO</t>
   </si>
   <si>
     <t>K7074-87512</t>
   </si>
   <si>
     <t>CONCEPCION TARLAC</t>
   </si>
   <si>
     <t>Irole maliuzo</t>
   </si>
   <si>
     <t>K7074-86307</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
     <t>AILEEN YUMUL</t>
   </si>
   <si>
     <t>K7125-87230</t>
   </si>
   <si>
-    <t xml:space="preserve">Juvy tuano </t>
+    <t>Juvy tuano</t>
   </si>
   <si>
     <t>K7063-82382</t>
   </si>
   <si>
     <t>ROMILDA M.PANEM</t>
   </si>
   <si>
     <t>K7069-87220</t>
   </si>
   <si>
     <t>CANDELARIA ZAMBALES</t>
   </si>
   <si>
     <t>LEILA  E NAJERA</t>
   </si>
   <si>
     <t>K7016-96546</t>
   </si>
   <si>
     <t>CASTILLEJOS ZAMBALES</t>
   </si>
   <si>
     <t>RANDELL BORJA</t>
   </si>
@@ -665,69 +665,69 @@
   <si>
     <t>Bernard Mariano</t>
   </si>
   <si>
     <t>K7068-86811</t>
   </si>
   <si>
     <t>SANTA CATALINA ILOCOS SUR</t>
   </si>
   <si>
     <t>CHARITO BURDOC</t>
   </si>
   <si>
     <t>K7074-87116</t>
   </si>
   <si>
     <t>TAGUDIN ILOCOS SUR</t>
   </si>
   <si>
     <t>09569142444</t>
   </si>
   <si>
     <t>K5002-96966</t>
   </si>
   <si>
-    <t xml:space="preserve">DIANNE B LORENZO </t>
+    <t>DIANNE B LORENZO</t>
   </si>
   <si>
     <t>K7063-87055</t>
   </si>
   <si>
     <t>BALAOAN LA UNION</t>
   </si>
   <si>
     <t>CARMENCITA V.OLIDAN</t>
   </si>
   <si>
     <t>K5002-96965</t>
   </si>
   <si>
     <t>BANGAR LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">CONTESSIUA  LOREUZO </t>
+    <t>CONTESSIUA  LOREUZO</t>
   </si>
   <si>
     <t>K5005-83415</t>
   </si>
   <si>
     <t>LUNA LA UNION</t>
   </si>
   <si>
     <t>DINDO ELOY</t>
   </si>
   <si>
     <t>K5005-83411</t>
   </si>
   <si>
     <t>DANIEL VELASCO</t>
   </si>
   <si>
     <t>K7072-82420</t>
   </si>
   <si>
     <t>RODANTE NEBRIDA</t>
   </si>
   <si>
     <t>K7063-87280</t>
   </si>
@@ -758,51 +758,51 @@
   <si>
     <t>K7068-87694</t>
   </si>
   <si>
     <t>BINMALEY PANGASINAN</t>
   </si>
   <si>
     <t>EVELYN C.PIMENTEL</t>
   </si>
   <si>
     <t>MFC12936</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
     <t>JEFFERSON PAMINTUAN</t>
   </si>
   <si>
     <t>MFC13852</t>
   </si>
   <si>
     <t>CAMILING TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">LUZ VALDEZ </t>
+    <t>LUZ VALDEZ</t>
   </si>
   <si>
     <t>MFC13779</t>
   </si>
   <si>
     <t>GEMINI ANTES</t>
   </si>
   <si>
     <t>MFC13892</t>
   </si>
   <si>
     <t>MAGALANG PAMPANGA</t>
   </si>
   <si>
     <t>IRA MIRANDA</t>
   </si>
   <si>
     <t>MFC14049</t>
   </si>
   <si>
     <t>SANTA IGNACIA TARLAC</t>
   </si>
   <si>
     <t>LALAINE ALVARADO</t>
   </si>