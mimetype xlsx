--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -71,159 +71,159 @@
   <si>
     <t>URBIZTONDO PANGASINAN</t>
   </si>
   <si>
     <t>MELIZA V. OBNAMIA</t>
   </si>
   <si>
     <t>K7121-87203</t>
   </si>
   <si>
     <t>Felomina M  Catungal</t>
   </si>
   <si>
     <t>K7011-81794</t>
   </si>
   <si>
     <t>Ruby Malasan</t>
   </si>
   <si>
     <t>K7126-95390</t>
   </si>
   <si>
     <t>CAMILING TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">Julieta Balgua </t>
+    <t>Julieta Balgua</t>
   </si>
   <si>
     <t>K7124-85445</t>
   </si>
   <si>
     <t>ROY D. CARASIG</t>
   </si>
   <si>
     <t>K7068-94451</t>
   </si>
   <si>
-    <t xml:space="preserve">RRNESTO VILLANUEVA ANGELES </t>
+    <t>RRNESTO VILLANUEVA ANGELES</t>
   </si>
   <si>
     <t>K5005-96035</t>
   </si>
   <si>
     <t>WENNIE VILLANUEVA</t>
   </si>
   <si>
     <t>K7093-87036</t>
   </si>
   <si>
     <t>DIGMAMI ESTRADA</t>
   </si>
   <si>
     <t>K7068-85407</t>
   </si>
   <si>
     <t>CRISPIN G.URBANO</t>
   </si>
   <si>
     <t>K7135-94606</t>
   </si>
   <si>
     <t>Merlina P Antonio</t>
   </si>
   <si>
     <t>K7058-79778</t>
   </si>
   <si>
-    <t xml:space="preserve"> Merlie s calimlim</t>
+    <t>Merlie s calimlim</t>
   </si>
   <si>
     <t>K8002-79434</t>
   </si>
   <si>
     <t>SAN CLEMENTE TARLAC</t>
   </si>
   <si>
     <t>ERICKSON DAGUIO</t>
   </si>
   <si>
     <t>K6002-86104</t>
   </si>
   <si>
     <t>MARLEN JOY N.GUIANG or LYDIA B.NAELGAS</t>
   </si>
   <si>
     <t>K7080-79518</t>
   </si>
   <si>
     <t>SANTA IGNACIA TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">MARRY  ANN DELA CRUZ MARARAC </t>
+    <t>MARRY  ANN DELA CRUZ MARARAC</t>
   </si>
   <si>
     <t>K7123-85964</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">SHILLOBETH PORTIA LACSON </t>
+    <t>SHILLOBETH PORTIA LACSON</t>
   </si>
   <si>
     <t>K7011-86883</t>
   </si>
   <si>
     <t>EMY ROWENA L. SANGIL</t>
   </si>
   <si>
     <t>K5004-80508</t>
   </si>
   <si>
     <t>NORA BAUTISTA JAVIER</t>
   </si>
   <si>
     <t>K7074-85312</t>
   </si>
   <si>
     <t>ALCALA PANGASINAN</t>
   </si>
   <si>
     <t>Mar lyn de pacina</t>
   </si>
   <si>
     <t>K7074-85926</t>
   </si>
   <si>
-    <t xml:space="preserve">MARLYN V.DE PACINA </t>
+    <t>MARLYN V.DE PACINA</t>
   </si>
   <si>
     <t>K7068-84492</t>
   </si>
   <si>
-    <t xml:space="preserve">SAMUEL Z VIERNES </t>
+    <t>SAMUEL Z VIERNES</t>
   </si>
   <si>
     <t>K7069-88310</t>
   </si>
   <si>
     <t>JOYCE PINTO</t>
   </si>
   <si>
     <t>K7011-82324</t>
   </si>
   <si>
     <t>BASISTA PANGASINAN</t>
   </si>
   <si>
     <t>ERLINDA MACASIEB</t>
   </si>
   <si>
     <t>K7123-81391</t>
   </si>
   <si>
     <t>EDGARDO F. CEREZO</t>
   </si>
   <si>
     <t>K7073-80505</t>
   </si>
@@ -263,51 +263,51 @@
   <si>
     <t>K7026-86596</t>
   </si>
   <si>
     <t>Linda Lacerna</t>
   </si>
   <si>
     <t>K7026-86603</t>
   </si>
   <si>
     <t>Pacita c. Parinas</t>
   </si>
   <si>
     <t>MFC13868</t>
   </si>
   <si>
     <t>MELBA MENDOZA</t>
   </si>
   <si>
     <t>MFC13865</t>
   </si>
   <si>
     <t>MFC13866</t>
   </si>
   <si>
-    <t xml:space="preserve">HAROLD M. TAGULAO </t>
+    <t>HAROLD M. TAGULAO</t>
   </si>
   <si>
     <t>MFC13788</t>
   </si>
   <si>
     <t>DAN IVAN DE PANO</t>
   </si>
   <si>
     <t>MFC11341</t>
   </si>
   <si>
     <t>MAYANTOC TARLAC</t>
   </si>
   <si>
     <t>DAVID VALENZUEAL</t>
   </si>
   <si>
     <t>MFC14049</t>
   </si>
   <si>
     <t>LALAINE ALVARADO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>