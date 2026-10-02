--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -86,51 +86,51 @@
   <si>
     <t>K7063-85530</t>
   </si>
   <si>
     <t>K7125-83567</t>
   </si>
   <si>
     <t>MANGALDAN PANGASINAN</t>
   </si>
   <si>
     <t>Melinda S Lalicon</t>
   </si>
   <si>
     <t>K7017-81588</t>
   </si>
   <si>
     <t>FERNANDO BAUTISTA</t>
   </si>
   <si>
     <t>K7125-87660</t>
   </si>
   <si>
     <t>SAN CARLOS CITY PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Marvic John </t>
+    <t>Marvic John</t>
   </si>
   <si>
     <t>K7074-86905</t>
   </si>
   <si>
     <t>Yane Lyn Mendoza babatio</t>
   </si>
   <si>
     <t>K7017-82387</t>
   </si>
   <si>
     <t>SAN FABIAN PANGASINAN</t>
   </si>
   <si>
     <t>NORMA ROSARIO</t>
   </si>
   <si>
     <t>K7063-85945</t>
   </si>
   <si>
     <t>SAN JACINTO PANGASINAN</t>
   </si>
   <si>
     <t>RUSSEL C.LEYVA</t>
   </si>
@@ -143,84 +143,84 @@
   <si>
     <t>DAISY REE A, DACASIN</t>
   </si>
   <si>
     <t>K7017-81282</t>
   </si>
   <si>
     <t>RODRIGO PACURZA JR</t>
   </si>
   <si>
     <t>K7063-82093</t>
   </si>
   <si>
     <t>SANTA BARBARA PANGASINAN</t>
   </si>
   <si>
     <t>BEVERLY MAE C.CALACSAN</t>
   </si>
   <si>
     <t>K7016-85928</t>
   </si>
   <si>
     <t>SISON PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">JOAN NABOR </t>
+    <t>JOAN NABOR</t>
   </si>
   <si>
     <t>K7016-86007</t>
   </si>
   <si>
     <t>TAYUG PANGASINAN</t>
   </si>
   <si>
     <t>JIRAH TEJADA</t>
   </si>
   <si>
     <t>K8002-85588</t>
   </si>
   <si>
     <t>UMINGAN PANGASINAN</t>
   </si>
   <si>
     <t>DANTE RIVERA</t>
   </si>
   <si>
     <t>K7127-85646</t>
   </si>
   <si>
     <t>CITY OF URDANETA PANGASINAN</t>
   </si>
   <si>
     <t>CHENEE CAJAS CALVAN</t>
   </si>
   <si>
     <t>K7017-81563</t>
   </si>
   <si>
-    <t xml:space="preserve">PEDRO ACOSTA / MARIA ACOSTA </t>
+    <t>PEDRO ACOSTA / MARIA ACOSTA</t>
   </si>
   <si>
     <t>K7074-85986</t>
   </si>
   <si>
     <t>ALCALA CAGAYAN</t>
   </si>
   <si>
     <t>Armando s. Dasalla</t>
   </si>
   <si>
     <t>K7063-87695</t>
   </si>
   <si>
     <t>ALLACAPAN CAGAYAN</t>
   </si>
   <si>
     <t>VERONICA OANDASAN</t>
   </si>
   <si>
     <t>K7074-82726</t>
   </si>
   <si>
     <t>AMULUNG CAGAYAN</t>
   </si>
@@ -239,51 +239,51 @@
   <si>
     <t>K5002-86513</t>
   </si>
   <si>
     <t>MARK ANTHONY ANCHETA</t>
   </si>
   <si>
     <t>K8002-85803</t>
   </si>
   <si>
     <t>JASON BELJAMIN</t>
   </si>
   <si>
     <t>K7017-81984</t>
   </si>
   <si>
     <t>VICTORIA VILLARAZA</t>
   </si>
   <si>
     <t>K7074-87092</t>
   </si>
   <si>
     <t>PEÑARRUBIA ABRA</t>
   </si>
   <si>
-    <t xml:space="preserve">EASEL D LEDESMA </t>
+    <t>EASEL D LEDESMA</t>
   </si>
   <si>
     <t>K5005-81875</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
     <t>RONA GABINO DE VERA</t>
   </si>
   <si>
     <t>K7105-80562</t>
   </si>
   <si>
     <t>MARY ROSE V. RAMOS</t>
   </si>
   <si>
     <t>K7072-81583</t>
   </si>
   <si>
     <t>LA TRINIDAD (Capital) BENGUET</t>
   </si>
   <si>
     <t>ALYZA BUSENTO</t>
   </si>
@@ -302,117 +302,117 @@
   <si>
     <t>ANECIA BALINTAG</t>
   </si>
   <si>
     <t>K7063-82529</t>
   </si>
   <si>
     <t>EMIL S.OMAWENG</t>
   </si>
   <si>
     <t>K7063-84911</t>
   </si>
   <si>
     <t>LASAM CAGAYAN</t>
   </si>
   <si>
     <t>RICHELLE R.CACHOLA</t>
   </si>
   <si>
     <t>K7125-86804</t>
   </si>
   <si>
     <t>PEÑABLANCA CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Ricci gon Fritz Siriban </t>
+    <t>Ricci gon Fritz Siriban</t>
   </si>
   <si>
     <t>K7017-82216</t>
   </si>
   <si>
     <t>TUGUEGARAO CITY (Capital) CAGAYAN</t>
   </si>
   <si>
     <t>GEORGE R DORAN</t>
   </si>
   <si>
     <t>K8002-85247</t>
   </si>
   <si>
     <t>JANET CADATAL</t>
   </si>
   <si>
     <t>K7093-80675</t>
   </si>
   <si>
     <t>ANGADANAN ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">WILFERSON D. RIVERA </t>
+    <t>WILFERSON D. RIVERA</t>
   </si>
   <si>
     <t>K7074-86886</t>
   </si>
   <si>
     <t>BURGOS ISABELA</t>
   </si>
   <si>
     <t>MARGARITA A. DELA PEÑA</t>
   </si>
   <si>
     <t>K7135-86226</t>
   </si>
   <si>
     <t>CITY OF CAUAYAN ISABELA</t>
   </si>
   <si>
     <t>Gina E Mabanag</t>
   </si>
   <si>
     <t>K7125-86224</t>
   </si>
   <si>
     <t>Marvin Villaquidan</t>
   </si>
   <si>
     <t>K7074-85830</t>
   </si>
   <si>
     <t>ECHAGUE ISABELA</t>
   </si>
   <si>
     <t>Emilyn S.Dumaliang</t>
   </si>
   <si>
     <t>K5002-86897</t>
   </si>
   <si>
     <t>ILAGAN CITY (Capital) ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">JOEL TUNGPALGN </t>
+    <t>JOEL TUNGPALGN</t>
   </si>
   <si>
     <t>K7125-82537</t>
   </si>
   <si>
     <t>Erlindo M Lung-ayan</t>
   </si>
   <si>
     <t>K8002-86189</t>
   </si>
   <si>
     <t>JONES ISABELA</t>
   </si>
   <si>
     <t>ALBERT BAD-ANG</t>
   </si>
   <si>
     <t>K7074-87366</t>
   </si>
   <si>
     <t>LUNA ISABELA</t>
   </si>
   <si>
     <t>Vivian mayo servilla</t>
   </si>
@@ -425,150 +425,150 @@
   <si>
     <t>LORETO SUMALBAG JR</t>
   </si>
   <si>
     <t>K7068-82765</t>
   </si>
   <si>
     <t>QUIRINO ISABELA</t>
   </si>
   <si>
     <t>RENIER PIMENTEL JULIAN</t>
   </si>
   <si>
     <t>K7063-86934</t>
   </si>
   <si>
     <t>RAMON ISABELA</t>
   </si>
   <si>
     <t>ANALYN AGUSTIN.GALLAWON</t>
   </si>
   <si>
     <t>K7125-86023</t>
   </si>
   <si>
-    <t xml:space="preserve">Zandy Besa </t>
+    <t>Zandy Besa</t>
   </si>
   <si>
     <t>K8002-86166</t>
   </si>
   <si>
     <t>ROXAS ISABELA</t>
   </si>
   <si>
     <t>EVANGELINE EDRA</t>
   </si>
   <si>
     <t>K7135-86175</t>
   </si>
   <si>
     <t>SAN GUILLERMO ISABELA</t>
   </si>
   <si>
     <t>Elmer Uminga Langote</t>
   </si>
   <si>
     <t>K7133-79109</t>
   </si>
   <si>
     <t>SAN MANUEL ISABELA</t>
   </si>
   <si>
     <t>Glorito miguel</t>
   </si>
   <si>
     <t>K7127-86382</t>
   </si>
   <si>
     <t>SAN MATEO ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">MARY JEAN D, BAQUIRAN </t>
+    <t>MARY JEAN D, BAQUIRAN</t>
   </si>
   <si>
     <t>K7069-87430</t>
   </si>
   <si>
     <t>SAN PABLO ISABELA</t>
   </si>
   <si>
     <t>NORIE M. MALLILLIN</t>
   </si>
   <si>
     <t>K7093-80838</t>
   </si>
   <si>
     <t>CITY OF SANTIAGO ISABELA</t>
   </si>
   <si>
     <t>EDEN MAE R. CAPAVERAL</t>
   </si>
   <si>
     <t>K7069-82445</t>
   </si>
   <si>
     <t>TUMAUINI ISABELA</t>
   </si>
   <si>
     <t>Judy Ann Bcacal</t>
   </si>
   <si>
     <t>K8002-85468</t>
   </si>
   <si>
     <t>BAMBANG NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve">JAN LLOYD ZAMORA </t>
+    <t>JAN LLOYD ZAMORA</t>
   </si>
   <si>
     <t>K7068-86826</t>
   </si>
   <si>
     <t>BAYOMBONG (Capital) NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>NOFEL G.GACAD</t>
   </si>
   <si>
     <t>K7017-81980</t>
   </si>
   <si>
     <t>DUPAX DEL NORTE NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>CLARENCE VIDAD</t>
   </si>
   <si>
     <t>K7125-82433</t>
   </si>
   <si>
     <t>CABARROGUIS (Capital) QUIRINO</t>
   </si>
   <si>
-    <t xml:space="preserve">CHRISTIN JOY AGPALZA </t>
+    <t>CHRISTIN JOY AGPALZA</t>
   </si>
   <si>
     <t>K7125-87633</t>
   </si>
   <si>
     <t>DIFFUN QUIRINO</t>
   </si>
   <si>
     <t>MARILOU PULIDO</t>
   </si>
   <si>
     <t>K7125-87381</t>
   </si>
   <si>
     <t>BAGAC BATAAN</t>
   </si>
   <si>
     <t>Anita Yape Paller</t>
   </si>
   <si>
     <t>K7016-85856</t>
   </si>
   <si>
     <t>DINALUPIHAN BATAAN</t>
   </si>
@@ -650,60 +650,60 @@
   <si>
     <t>K7074-87412</t>
   </si>
   <si>
     <t>GENERAL TINIO (PAPAYA) NUEVA ECIJA</t>
   </si>
   <si>
     <t>Alina pajari llaga</t>
   </si>
   <si>
     <t>K7068-87403</t>
   </si>
   <si>
     <t>LLANERA NUEVA ECIJA</t>
   </si>
   <si>
     <t>RICARDO R.FELIZARDO</t>
   </si>
   <si>
     <t>K7016-85995</t>
   </si>
   <si>
     <t>SCIENCE CITY OF MUÑOZ NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">REGINO SANTIAGO </t>
+    <t>REGINO SANTIAGO</t>
   </si>
   <si>
     <t>K7016-85535</t>
   </si>
   <si>
     <t>RIZAL NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">MIKE VINCI ACOSTA </t>
+    <t>MIKE VINCI ACOSTA</t>
   </si>
   <si>
     <t>K7135-86183</t>
   </si>
   <si>
     <t>SAN ANTONIO NUEVA ECIJA</t>
   </si>
   <si>
     <t>Dolores Magno</t>
   </si>
   <si>
     <t>K7074-82241</t>
   </si>
   <si>
     <t>Jeffrey pano</t>
   </si>
   <si>
     <t>K7016-86485</t>
   </si>
   <si>
     <t>SAN JOSE CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>FERNANDO JUNIO JR</t>
   </si>
@@ -740,51 +740,51 @@
   <si>
     <t>K7074-82355</t>
   </si>
   <si>
     <t>Ma dolr Velasquez balanlay</t>
   </si>
   <si>
     <t>K7016-85832</t>
   </si>
   <si>
     <t>MARVIN BULANADI</t>
   </si>
   <si>
     <t>K7063-86238</t>
   </si>
   <si>
     <t>FRANCISCO R.SIMON</t>
   </si>
   <si>
     <t>K7016-86236</t>
   </si>
   <si>
     <t>APALIT PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">RHODORA RAMIREZ </t>
+    <t>RHODORA RAMIREZ</t>
   </si>
   <si>
     <t>K7063-86659</t>
   </si>
   <si>
     <t>KIM MARIEL M.NAPAO</t>
   </si>
   <si>
     <t>K5004-86211</t>
   </si>
   <si>
     <t>ARAYAT PAMPANGA</t>
   </si>
   <si>
     <t>MRS. ROSANNA TABOSO</t>
   </si>
   <si>
     <t>K7127-85913</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
     <t>ALLAN F, BALATBAT</t>
   </si>
@@ -809,108 +809,108 @@
   <si>
     <t>GERALDINE ATIENZA</t>
   </si>
   <si>
     <t>K7072-81986</t>
   </si>
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
   <si>
     <t>ROZENNE NAVAL</t>
   </si>
   <si>
     <t>K7063-82031</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>VALERIE KRIS DE LEON</t>
   </si>
   <si>
     <t>K7016-85565</t>
   </si>
   <si>
-    <t xml:space="preserve">SUSAN FERNANDO </t>
+    <t>SUSAN FERNANDO</t>
   </si>
   <si>
     <t>K7063-82521</t>
   </si>
   <si>
     <t>MELISSA MAE D.PINEDA</t>
   </si>
   <si>
     <t>K7017-82225</t>
   </si>
   <si>
     <t>SANTA ANA PAMPANGA</t>
   </si>
   <si>
     <t>CATHERINE HEPULLER</t>
   </si>
   <si>
     <t>K7072-82425</t>
   </si>
   <si>
     <t>CAPAS TARLAC</t>
   </si>
   <si>
     <t>NORIEN MIRANO</t>
   </si>
   <si>
     <t>K7074-87512</t>
   </si>
   <si>
     <t>CONCEPCION TARLAC</t>
   </si>
   <si>
     <t>Irole maliuzo</t>
   </si>
   <si>
     <t>K7135-85819</t>
   </si>
   <si>
     <t>MONCADA TARLAC</t>
   </si>
   <si>
     <t>Jaime Raba Sr</t>
   </si>
   <si>
     <t>K7125-87230</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">Juvy tuano </t>
+    <t>Juvy tuano</t>
   </si>
   <si>
     <t>K5002-86901</t>
   </si>
   <si>
-    <t xml:space="preserve">LAMBERTO S MAS JR </t>
+    <t>LAMBERTO S MAS JR</t>
   </si>
   <si>
     <t>K7063-82382</t>
   </si>
   <si>
     <t>ROMILDA M.PANEM</t>
   </si>
   <si>
     <t>K7069-87220</t>
   </si>
   <si>
     <t>CANDELARIA ZAMBALES</t>
   </si>
   <si>
     <t>LEILA  E NAJERA</t>
   </si>
   <si>
     <t>K7016-86092</t>
   </si>
   <si>
     <t>CASTILLEJOS ZAMBALES</t>
   </si>
   <si>
     <t>RANDELL BORJA</t>
   </si>
@@ -923,51 +923,51 @@
   <si>
     <t>KAREN MAS</t>
   </si>
   <si>
     <t>K5004-86435</t>
   </si>
   <si>
     <t>MARY ROSE LOVINA</t>
   </si>
   <si>
     <t>K7016-86157</t>
   </si>
   <si>
     <t>SAN FELIPE ZAMBALES</t>
   </si>
   <si>
     <t>JESUS TADENA</t>
   </si>
   <si>
     <t>K7068-82653</t>
   </si>
   <si>
     <t>SANTA CRUZ ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">JOCELYN FLORES </t>
+    <t>JOCELYN FLORES</t>
   </si>
   <si>
     <t>K7017-82276</t>
   </si>
   <si>
     <t>DILASAG AURORA</t>
   </si>
   <si>
     <t>JERICO M JOSHUE</t>
   </si>
   <si>
     <t>K7016-85703</t>
   </si>
   <si>
     <t>MARIA AURORA AURORA</t>
   </si>
   <si>
     <t>MYRNA GOSIN</t>
   </si>
   <si>
     <t>K7068-87155</t>
   </si>
   <si>
     <t>NAGBUKEL ILOCOS SUR</t>
   </si>
@@ -977,57 +977,57 @@
   <si>
     <t>K8002-85840</t>
   </si>
   <si>
     <t>QUIRINO (ANGKAKI) ILOCOS SUR</t>
   </si>
   <si>
     <t>ALPHINE DOLIGAN</t>
   </si>
   <si>
     <t>K7068-86786</t>
   </si>
   <si>
     <t>SAN ESTEBAN ILOCOS SUR</t>
   </si>
   <si>
     <t>Bernard Mariano</t>
   </si>
   <si>
     <t>K8002-86091</t>
   </si>
   <si>
     <t>SAN JUAN (LAPOG) ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">ALJEE TOLENTINO </t>
+    <t>ALJEE TOLENTINO</t>
   </si>
   <si>
     <t>K7016-85551</t>
   </si>
   <si>
-    <t xml:space="preserve">CRESENCIA BOLANDO </t>
+    <t>CRESENCIA BOLANDO</t>
   </si>
   <si>
     <t>K7016-86144</t>
   </si>
   <si>
     <t>K7068-86811</t>
   </si>
   <si>
     <t>SANTA CATALINA ILOCOS SUR</t>
   </si>
   <si>
     <t>CHARITO BURDOC</t>
   </si>
   <si>
     <t>K8002-85366</t>
   </si>
   <si>
     <t>NELIE SOBERANO</t>
   </si>
   <si>
     <t>K7126-81283</t>
   </si>
   <si>
     <t>CITY OF VIGAN (Capital) ILOCOS SUR</t>
   </si>
@@ -1070,126 +1070,126 @@
   <si>
     <t>K7063-84322</t>
   </si>
   <si>
     <t>SAN JUAN LA UNION</t>
   </si>
   <si>
     <t>DELNARD SAMBO</t>
   </si>
   <si>
     <t>K7016-85634</t>
   </si>
   <si>
     <t>SANTO TOMAS LA UNION</t>
   </si>
   <si>
     <t>FELECIDAD B NAVARRO</t>
   </si>
   <si>
     <t>K7016-86312</t>
   </si>
   <si>
     <t>TUBAO LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">DANILO EATONILO </t>
+    <t>DANILO EATONILO</t>
   </si>
   <si>
     <t>K8002-85451</t>
   </si>
   <si>
     <t>CITY OF ALAMINOS PANGASINAN</t>
   </si>
   <si>
     <t>LORNA ROLLON</t>
   </si>
   <si>
     <t>K7135-85623</t>
   </si>
   <si>
     <t>ALCALA PANGASINAN</t>
   </si>
   <si>
     <t>Debie Castillo Lucas</t>
   </si>
   <si>
     <t>K7016-85343</t>
   </si>
   <si>
     <t>ASINGAN PANGASINAN</t>
   </si>
   <si>
     <t>TESSIE V RECILLA</t>
   </si>
   <si>
     <t>K7125-82142</t>
   </si>
   <si>
     <t>BASISTA PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">EVELYN B DE PAZ </t>
+    <t>EVELYN B DE PAZ</t>
   </si>
   <si>
     <t>K7016-86436</t>
   </si>
   <si>
     <t>BAYAMBANG PANGASINAN</t>
   </si>
   <si>
     <t>RHEA ODILLANO</t>
   </si>
   <si>
     <t>K7068-87251</t>
   </si>
   <si>
     <t>BINMALEY PANGASINAN</t>
   </si>
   <si>
     <t>VIOLETA R.ROSARIO</t>
   </si>
   <si>
     <t>K7068-87252</t>
   </si>
   <si>
     <t>CLARK T.MISLANG</t>
   </si>
   <si>
     <t>K7068-87694</t>
   </si>
   <si>
     <t>EVELYN C.PIMENTEL</t>
   </si>
   <si>
     <t>K7127-85586</t>
   </si>
   <si>
     <t>CALASIAO PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">JAY-GIE UNTALAN </t>
+    <t>JAY-GIE UNTALAN</t>
   </si>
   <si>
     <t>K7068-84153</t>
   </si>
   <si>
     <t>LINGAYEN (Capital) PANGASINAN</t>
   </si>
   <si>
     <t>MARRY GRACE D.AQUINO</t>
   </si>
   <si>
     <t>MFC13867</t>
   </si>
   <si>
     <t>MELBA MENDOZA</t>
   </si>
   <si>
     <t>MFC9654</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
     <t>ANGEL CANLAS C/O MARILOU DAYRIT</t>
   </si>