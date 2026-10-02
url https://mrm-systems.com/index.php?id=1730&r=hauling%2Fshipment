--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -86,147 +86,147 @@
   <si>
     <t>K7017-87495</t>
   </si>
   <si>
     <t>BAGAMANOC CATANDUANES</t>
   </si>
   <si>
     <t>NEMIA P VILLALUNA</t>
   </si>
   <si>
     <t>K7063-87544</t>
   </si>
   <si>
     <t>BATO CATANDUANES</t>
   </si>
   <si>
     <t>NICOLAS G.TARALA.JR</t>
   </si>
   <si>
     <t>K7123-85887</t>
   </si>
   <si>
     <t>SAN MIGUEL CATANDUANES</t>
   </si>
   <si>
-    <t xml:space="preserve">DAVE TEVES BERNAL </t>
+    <t>DAVE TEVES BERNAL</t>
   </si>
   <si>
     <t>K6002-87031</t>
   </si>
   <si>
     <t>VIGA CATANDUANES</t>
   </si>
   <si>
     <t>JUVY VALLESPIN</t>
   </si>
   <si>
     <t>K7135-81820</t>
   </si>
   <si>
     <t>AROROY MASBATE</t>
   </si>
   <si>
     <t>Albert Saga Liezel Guya Gonzalo</t>
   </si>
   <si>
     <t>K5004-86333</t>
   </si>
   <si>
     <t>BALUD MASBATE</t>
   </si>
   <si>
     <t>MARIANE BATAGA RIOS</t>
   </si>
   <si>
     <t>K5001-93464</t>
   </si>
   <si>
     <t>CATAINGAN MASBATE</t>
   </si>
   <si>
-    <t xml:space="preserve">Beverly d. Banaag </t>
+    <t>Beverly d. Banaag</t>
   </si>
   <si>
     <t>K7061-94360</t>
   </si>
   <si>
     <t>MILAGROS MASBATE</t>
   </si>
   <si>
     <t>Lydia Tagalog</t>
   </si>
   <si>
     <t>K7125-84289</t>
   </si>
   <si>
     <t>MOBO MASBATE</t>
   </si>
   <si>
-    <t xml:space="preserve">JUDY NUÑEZ </t>
+    <t>JUDY NUÑEZ</t>
   </si>
   <si>
     <t>K7121-79226</t>
   </si>
   <si>
     <t>PLACER MASBATE</t>
   </si>
   <si>
     <t>Christian Mativo Escolar</t>
   </si>
   <si>
     <t>K7125-87026</t>
   </si>
   <si>
     <t>USON MASBATE</t>
   </si>
   <si>
     <t>MANUEL DOMINGO</t>
   </si>
   <si>
     <t>K7073-80534</t>
   </si>
   <si>
     <t>JOHNA ATIBAGOS ORNOPIA</t>
   </si>
   <si>
     <t>MFC13724</t>
   </si>
   <si>
     <t>SAN FERNANDO MASBATE</t>
   </si>
   <si>
     <t>IMELDA BRONOLA</t>
   </si>
   <si>
-    <t xml:space="preserve">JOEY RIBLEZA </t>
+    <t>JOEY RIBLEZA</t>
   </si>
   <si>
     <t>VIRAC (Capital) CATANDUANES</t>
   </si>
   <si>
-    <t xml:space="preserve">ROLANDO DATILES </t>
+    <t>ROLANDO DATILES</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NAP8031</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Benjie mabanwa</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Wilmar forcus</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>