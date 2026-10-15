--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -74,51 +74,51 @@
   <si>
     <t>ELVIE CERVANTES</t>
   </si>
   <si>
     <t>K7063-87964</t>
   </si>
   <si>
     <t>BILLY RUBEN A.DELA.VEGA</t>
   </si>
   <si>
     <t>K7068-94878</t>
   </si>
   <si>
     <t>CHRISTIAN JOSH Q.ASUNCION</t>
   </si>
   <si>
     <t>K7133-84096</t>
   </si>
   <si>
     <t>Rodalita mateo</t>
   </si>
   <si>
     <t>K5002-85460</t>
   </si>
   <si>
-    <t xml:space="preserve">JULLIANE CRUZ SAN MIGUEL </t>
+    <t>JULLIANE CRUZ SAN MIGUEL</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NBN3743</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>renante</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>jogene</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jogene Mendoza</t>
   </si>