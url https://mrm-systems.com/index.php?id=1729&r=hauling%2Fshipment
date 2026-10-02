--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -77,72 +77,72 @@
   <si>
     <t>K7063-88060</t>
   </si>
   <si>
     <t>HUNGDUAN IFUGAO</t>
   </si>
   <si>
     <t>NIDA A HIMMIWAT</t>
   </si>
   <si>
     <t>K7069-86146</t>
   </si>
   <si>
     <t>LAMUT IFUGAO</t>
   </si>
   <si>
     <t>LVIMINDA NAH HOY</t>
   </si>
   <si>
     <t>K7125-79291</t>
   </si>
   <si>
     <t>ALFONSO LISTA (POTIA) IFUGAO</t>
   </si>
   <si>
-    <t xml:space="preserve">Patricia Aliguyon </t>
+    <t>Patricia Aliguyon</t>
   </si>
   <si>
     <t>K7063-86891</t>
   </si>
   <si>
     <t>AURORA ISABELA</t>
   </si>
   <si>
     <t>ROWENA G.GARMA</t>
   </si>
   <si>
     <t>K7124-85767</t>
   </si>
   <si>
     <t>JAYRALD AGPAOA PARADO</t>
   </si>
   <si>
     <t>K7124-85955</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIANO SALDIVAR </t>
+    <t>MARIANO SALDIVAR</t>
   </si>
   <si>
     <t>K7123-80287</t>
   </si>
   <si>
     <t>CABATUAN ISABELA</t>
   </si>
   <si>
     <t>LEVY CASTRO</t>
   </si>
   <si>
     <t>K7026-86724</t>
   </si>
   <si>
     <t>CORDON ISABELA</t>
   </si>
   <si>
     <t>Leonora casido</t>
   </si>
   <si>
     <t>K7074-84990</t>
   </si>
   <si>
     <t>MERCY ANDRADA</t>
   </si>
@@ -152,51 +152,51 @@
   <si>
     <t>MALLIG ISABELA</t>
   </si>
   <si>
     <t>Lorna castañeda</t>
   </si>
   <si>
     <t>K7073-80811</t>
   </si>
   <si>
     <t>QUIRINO ISABELA</t>
   </si>
   <si>
     <t>JERICK JAY GINEZ</t>
   </si>
   <si>
     <t>K7017-87417</t>
   </si>
   <si>
     <t>ANNETTE E MALUYO</t>
   </si>
   <si>
     <t>K7126-79639</t>
   </si>
   <si>
-    <t xml:space="preserve">  Connielyn  reccion dannug</t>
+    <t>Connielyn  reccion dannug</t>
   </si>
   <si>
     <t>K7093-88420</t>
   </si>
   <si>
     <t>RAMON ISABELA</t>
   </si>
   <si>
     <t>JOHN ALEXANDER SANGALANG</t>
   </si>
   <si>
     <t>K7124-85766</t>
   </si>
   <si>
     <t>SAN MANUEL ISABELA</t>
   </si>
   <si>
     <t>ESTRELITA APOSTOL CRISTOBAL</t>
   </si>
   <si>
     <t>K7126-79416</t>
   </si>
   <si>
     <t>SANTA MARIA ISABELA</t>
   </si>
@@ -206,51 +206,51 @@
   <si>
     <t>K7135-81500</t>
   </si>
   <si>
     <t>MARITES Bergonia</t>
   </si>
   <si>
     <t>K6002-80702</t>
   </si>
   <si>
     <t>CITY OF SANTIAGO ISABELA</t>
   </si>
   <si>
     <t>MARILYN MARQUEZ OR JONATHAN BLANCO</t>
   </si>
   <si>
     <t>K7074-85694</t>
   </si>
   <si>
     <t>Lorena b. Padiernos</t>
   </si>
   <si>
     <t>K7026-86727</t>
   </si>
   <si>
-    <t xml:space="preserve"> Bernaldo m  onato sr</t>
+    <t>Bernaldo m  onato sr</t>
   </si>
   <si>
     <t>K7030-80878</t>
   </si>
   <si>
     <t>TEODOLO P ALCARAZ</t>
   </si>
   <si>
     <t>K7074-87896</t>
   </si>
   <si>
     <t>Gian carlo dingle</t>
   </si>
   <si>
     <t>K7011-86043</t>
   </si>
   <si>
     <t>KARISSA C. NIEVO</t>
   </si>
   <si>
     <t>K7011-81045</t>
   </si>
   <si>
     <t>ARITAO NUEVA VIZCAYA</t>
   </si>
@@ -260,66 +260,66 @@
   <si>
     <t>K7093-88481</t>
   </si>
   <si>
     <t>MARK KEVIN O PARINGIT</t>
   </si>
   <si>
     <t>K7073-86927</t>
   </si>
   <si>
     <t>BAGABAG NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>MR. MARVIN SIBAYAN LIBAN</t>
   </si>
   <si>
     <t>K7073-79980</t>
   </si>
   <si>
     <t>ZYREEN JOY ANCHETA</t>
   </si>
   <si>
     <t>K7125-86874</t>
   </si>
   <si>
-    <t xml:space="preserve">Samuel L Javier </t>
+    <t>Samuel L Javier</t>
   </si>
   <si>
     <t>K7125-86033</t>
   </si>
   <si>
     <t>BAMBANG NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve">Joseph Balunsay </t>
+    <t>Joseph Balunsay</t>
   </si>
   <si>
     <t>K5003-80476</t>
   </si>
   <si>
-    <t xml:space="preserve">LOLITA ZAMORA </t>
+    <t>LOLITA ZAMORA</t>
   </si>
   <si>
     <t>K7093-84275</t>
   </si>
   <si>
     <t>RALPH BAUTISTA</t>
   </si>
   <si>
     <t>K7068-85212</t>
   </si>
   <si>
     <t>BAYOMBONG (Capital) NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>MARK JOHN DE GUZMAN</t>
   </si>
   <si>
     <t>K7126-80625</t>
   </si>
   <si>
     <t>Consolacion Dallas</t>
   </si>
   <si>
     <t>K7074-81679</t>
   </si>
@@ -356,84 +356,84 @@
   <si>
     <t>K7068-95368</t>
   </si>
   <si>
     <t>RONILO FERNANDO</t>
   </si>
   <si>
     <t>K5005-85722</t>
   </si>
   <si>
     <t>RICHARD TIBURCIO</t>
   </si>
   <si>
     <t>K7063-83495</t>
   </si>
   <si>
     <t>ANGELIKA S.GARDE</t>
   </si>
   <si>
     <t>K7011-81053</t>
   </si>
   <si>
     <t>SAGUDAY QUIRINO</t>
   </si>
   <si>
-    <t xml:space="preserve">WILSON V. MIGUEL </t>
+    <t>WILSON V. MIGUEL</t>
   </si>
   <si>
     <t>MFC13987</t>
   </si>
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>CRISTINA JESSIE YANUARIA</t>
   </si>
   <si>
     <t>MFC13986</t>
   </si>
   <si>
     <t>KIANGAN IFUGAO</t>
   </si>
   <si>
-    <t xml:space="preserve">VALERIO V. FAMORCA 2 </t>
+    <t>VALERIO V. FAMORCA 2</t>
   </si>
   <si>
     <t>MFC13765</t>
   </si>
   <si>
     <t>ALEXANDRA LUMAUIG</t>
   </si>
   <si>
     <t>SAN MATEO ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">WILFREDO TAGARIAN </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">JASLIN SERONA </t>
+    <t>WILFREDO TAGARIAN</t>
+  </si>
+  <si>
+    <t>JASLIN SERONA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CCE 9354</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>JASON HERMOSO</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>KENNETH/ENON</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jim Curvi Juco Berana</t>
   </si>