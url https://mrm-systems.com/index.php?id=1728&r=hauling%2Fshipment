--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -161,51 +161,51 @@
   <si>
     <t>EDDIE FEL A DILIG</t>
   </si>
   <si>
     <t>K7124-82344</t>
   </si>
   <si>
     <t>EMELITA ORDONEZ</t>
   </si>
   <si>
     <t>K7063-88031</t>
   </si>
   <si>
     <t>GENERAL TINIO (PAPAYA) NUEVA ECIJA</t>
   </si>
   <si>
     <t>JOHN MARC RAMOS</t>
   </si>
   <si>
     <t>K5002-96342</t>
   </si>
   <si>
     <t>GUIMBA NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">ISMAEL G DITANO </t>
+    <t>ISMAEL G DITANO</t>
   </si>
   <si>
     <t>K7123-81016</t>
   </si>
   <si>
     <t>ARABELLA S BARLES</t>
   </si>
   <si>
     <t>K7011-81494</t>
   </si>
   <si>
     <t>ARIEL J. DUHAYLONGSOD</t>
   </si>
   <si>
     <t>K7125-85157</t>
   </si>
   <si>
     <t>Gloria S Limon</t>
   </si>
   <si>
     <t>K5001-79476</t>
   </si>
   <si>
     <t>Roman Jake Jose</t>
   </si>
@@ -278,81 +278,81 @@
   <si>
     <t>QUEZON NUEVA ECIJA</t>
   </si>
   <si>
     <t>Felicitas A. Cruz</t>
   </si>
   <si>
     <t>K5001-85492</t>
   </si>
   <si>
     <t>Shiena kyle mae viloria</t>
   </si>
   <si>
     <t>K7069-84590</t>
   </si>
   <si>
     <t>Marvin cinio vegiga</t>
   </si>
   <si>
     <t>K7123-82353</t>
   </si>
   <si>
     <t>SAN ANTONIO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Maverick  j aguilar</t>
+    <t>Maverick  j aguilar</t>
   </si>
   <si>
     <t>K7030-85867</t>
   </si>
   <si>
     <t>MERLITA CONCEPCION</t>
   </si>
   <si>
     <t>K5002-81159</t>
   </si>
   <si>
     <t>SAN ISIDRO NUEVA ECIJA</t>
   </si>
   <si>
     <t>JOCELYN GONZALES AMOLO</t>
   </si>
   <si>
     <t>K6002-81306</t>
   </si>
   <si>
     <t>VIRGILIO F. RAQUEPO</t>
   </si>
   <si>
     <t>K7058-82516</t>
   </si>
   <si>
     <t>SANTA ROSA NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Mary joy  l manio</t>
+    <t>Mary joy  l manio</t>
   </si>
   <si>
     <t>K7129-85590</t>
   </si>
   <si>
     <t>SANTO DOMINGO NUEVA ECIJA</t>
   </si>
   <si>
     <t>JOJO M. SOMERA</t>
   </si>
   <si>
     <t>K7011-81137</t>
   </si>
   <si>
     <t>AVY JAY C. ORBISTA</t>
   </si>
   <si>
     <t>K7126-95301</t>
   </si>
   <si>
     <t>TALAVERA NUEVA ECIJA</t>
   </si>
   <si>
     <t>Lorna Cargado</t>
   </si>
@@ -368,57 +368,57 @@
   <si>
     <t>MYLA B. CUARESMA</t>
   </si>
   <si>
     <t>K5004-80369</t>
   </si>
   <si>
     <t>TALUGTUG NUEVA ECIJA</t>
   </si>
   <si>
     <t>JERIC GALUTAN</t>
   </si>
   <si>
     <t>K7127-80765</t>
   </si>
   <si>
     <t>Edgardo espiritu</t>
   </si>
   <si>
     <t>K7058-80552</t>
   </si>
   <si>
     <t>ZARAGOZA NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Brenda a drla cuesta</t>
+    <t>Brenda a drla cuesta</t>
   </si>
   <si>
     <t>K7058-82247</t>
   </si>
   <si>
-    <t xml:space="preserve"> Kimberly jake   bautista</t>
+    <t>Kimberly jake   bautista</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>MBG1175</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Crisente Banting</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>JC</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jim Curvi Juco Berana</t>
   </si>