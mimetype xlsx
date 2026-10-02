--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -56,75 +56,75 @@
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7074-96185</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
     <t>Charles a. Esteabillo</t>
   </si>
   <si>
     <t>K5003-96494</t>
   </si>
   <si>
-    <t xml:space="preserve">CHESKA NOELLE VILLAREAL </t>
+    <t>CHESKA NOELLE VILLAREAL</t>
   </si>
   <si>
     <t>K7030-86975</t>
   </si>
   <si>
     <t>Marthy Alemania Cortez</t>
   </si>
   <si>
     <t>K7121-86695</t>
   </si>
   <si>
     <t>Marissa S Balilo</t>
   </si>
   <si>
     <t>K7026-80860</t>
   </si>
   <si>
     <t>RYAN BATI CANO</t>
   </si>
   <si>
     <t>K5002-95304</t>
   </si>
   <si>
-    <t xml:space="preserve">AMGFLORTNCE  LIUV IDO </t>
+    <t>AMGFLORTNCE  LIUV IDO</t>
   </si>
   <si>
     <t>K7123-81314</t>
   </si>
   <si>
     <t>BACOLOR PAMPANGA</t>
   </si>
   <si>
     <t>ROSALINA P TIRU</t>
   </si>
   <si>
     <t>K7124-80969</t>
   </si>
   <si>
     <t>MINALIN PAMPANGA</t>
   </si>
   <si>
     <t>VANESSA M.GARCIA</t>
   </si>
   <si>
     <t>MFC13916</t>
   </si>
   <si>
     <t>AIMEE GALANG</t>
   </si>
@@ -134,57 +134,57 @@
   <si>
     <t>MICHAEL MANIFOR</t>
   </si>
   <si>
     <t>MFC13964</t>
   </si>
   <si>
     <t>MFC12935</t>
   </si>
   <si>
     <t>JEFFERSON PAMINTUAN</t>
   </si>
   <si>
     <t>MFC12934</t>
   </si>
   <si>
     <t>MFC9638</t>
   </si>
   <si>
     <t>ANGEL CANLAS C/O MARILOU DAYRIT</t>
   </si>
   <si>
     <t>MACABEBE PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">DOMINGO GALANG </t>
+    <t>DOMINGO GALANG</t>
   </si>
   <si>
     <t>MASANTOL PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">MENANDRO OCAMPO </t>
+    <t>MENANDRO OCAMPO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CXV576</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>ROBERT</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Roland Salingan</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jim Curvi Juco Berana</t>
   </si>