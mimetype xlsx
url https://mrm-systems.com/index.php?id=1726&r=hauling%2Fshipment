--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -149,51 +149,51 @@
   <si>
     <t>GLESLY KATE C.CABOTAJE</t>
   </si>
   <si>
     <t>K7074-84016</t>
   </si>
   <si>
     <t>UMINGAN PANGASINAN</t>
   </si>
   <si>
     <t>Haiddie b. Arqueza</t>
   </si>
   <si>
     <t>K7069-83566</t>
   </si>
   <si>
     <t>CITY OF URDANETA PANGASINAN</t>
   </si>
   <si>
     <t>RC VALDEZ</t>
   </si>
   <si>
     <t>K7069-83561</t>
   </si>
   <si>
-    <t xml:space="preserve">LENY L.ROY </t>
+    <t>LENY L.ROY</t>
   </si>
   <si>
     <t>K7093-84064</t>
   </si>
   <si>
     <t>VILLASIS PANGASINAN</t>
   </si>
   <si>
     <t>ERVEE G. MILO</t>
   </si>
   <si>
     <t>K7063-86133</t>
   </si>
   <si>
     <t>CESAR V.DE GUZMAN JR</t>
   </si>
   <si>
     <t>K7074-85986</t>
   </si>
   <si>
     <t>ALCALA CAGAYAN</t>
   </si>
   <si>
     <t>Armando s. Dasalla</t>
   </si>
@@ -254,51 +254,51 @@
   <si>
     <t>K7058-86051</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
     <t>BERNADETTE S. BUNED</t>
   </si>
   <si>
     <t>K5005-81875</t>
   </si>
   <si>
     <t>RONA GABINO DE VERA</t>
   </si>
   <si>
     <t>K7105-80562</t>
   </si>
   <si>
     <t>MARY ROSE V. RAMOS</t>
   </si>
   <si>
     <t>K7123-86123</t>
   </si>
   <si>
-    <t xml:space="preserve">BELINDA M. BAUTISTA </t>
+    <t>BELINDA M. BAUTISTA</t>
   </si>
   <si>
     <t>K7125-84064</t>
   </si>
   <si>
     <t>LA TRINIDAD (Capital) BENGUET</t>
   </si>
   <si>
     <t>GERMELINA G BENTER</t>
   </si>
   <si>
     <t>K7072-81583</t>
   </si>
   <si>
     <t>ALYZA BUSENTO</t>
   </si>
   <si>
     <t>K7069-86146</t>
   </si>
   <si>
     <t>LAMUT IFUGAO</t>
   </si>
   <si>
     <t>LVIMINDA NAH HOY</t>
   </si>
@@ -311,51 +311,51 @@
   <si>
     <t>Carmen g. Pablo</t>
   </si>
   <si>
     <t>K7063-84911</t>
   </si>
   <si>
     <t>LASAM CAGAYAN</t>
   </si>
   <si>
     <t>RICHELLE R.CACHOLA</t>
   </si>
   <si>
     <t>K7017-85396</t>
   </si>
   <si>
     <t>PEÑABLANCA CAGAYAN</t>
   </si>
   <si>
     <t>JAYSON SUYU</t>
   </si>
   <si>
     <t>K7125-86804</t>
   </si>
   <si>
-    <t xml:space="preserve">Ricci gon Fritz Siriban </t>
+    <t>Ricci gon Fritz Siriban</t>
   </si>
   <si>
     <t>K7125-84850</t>
   </si>
   <si>
     <t>SANTO NIÑO (FAIRE) CAGAYAN</t>
   </si>
   <si>
     <t>Jackson Guillermo</t>
   </si>
   <si>
     <t>K7063-86347</t>
   </si>
   <si>
     <t>SOLANA CAGAYAN</t>
   </si>
   <si>
     <t>DOMINICA B.TAGUINOD</t>
   </si>
   <si>
     <t>K7068-85657</t>
   </si>
   <si>
     <t>ANGADANAN ISABELA</t>
   </si>
@@ -395,105 +395,105 @@
   <si>
     <t>Marwin H Resurreccion</t>
   </si>
   <si>
     <t>K7072-83910</t>
   </si>
   <si>
     <t>ILAGAN CITY (Capital) ISABELA</t>
   </si>
   <si>
     <t>ROGER JIMENEZ</t>
   </si>
   <si>
     <t>K7063-86934</t>
   </si>
   <si>
     <t>RAMON ISABELA</t>
   </si>
   <si>
     <t>ANALYN AGUSTIN.GALLAWON</t>
   </si>
   <si>
     <t>K7125-86023</t>
   </si>
   <si>
-    <t xml:space="preserve">Zandy Besa </t>
+    <t>Zandy Besa</t>
   </si>
   <si>
     <t>K7074-85862</t>
   </si>
   <si>
     <t>SAN AGUSTIN ISABELA</t>
   </si>
   <si>
     <t>Jimmie gabriela</t>
   </si>
   <si>
     <t>K7074-85694</t>
   </si>
   <si>
     <t>CITY OF SANTIAGO ISABELA</t>
   </si>
   <si>
     <t>Lorena b. Padiernos</t>
   </si>
   <si>
     <t>K7125-83998</t>
   </si>
   <si>
     <t>TUMAUINI ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">Ariel G Tamang </t>
+    <t>Ariel G Tamang</t>
   </si>
   <si>
     <t>K7125-86874</t>
   </si>
   <si>
     <t>BAGABAG NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve">Samuel L Javier </t>
+    <t>Samuel L Javier</t>
   </si>
   <si>
     <t>K7125-86033</t>
   </si>
   <si>
     <t>BAMBANG NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve">Joseph Balunsay </t>
+    <t>Joseph Balunsay</t>
   </si>
   <si>
     <t>K7063-86293</t>
   </si>
   <si>
     <t>QUEZON NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve">ERLINDA CARBONELL </t>
+    <t>ERLINDA CARBONELL</t>
   </si>
   <si>
     <t>K7074-86102</t>
   </si>
   <si>
     <t>SOLANO NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>Lilian Jane ordonez</t>
   </si>
   <si>
     <t>K7074-81679</t>
   </si>
   <si>
     <t>Jeneve grace l. Hermoso</t>
   </si>
   <si>
     <t>K5005-85722</t>
   </si>
   <si>
     <t>DIFFUN QUIRINO</t>
   </si>
   <si>
     <t>RICHARD TIBURCIO</t>
   </si>
@@ -524,51 +524,51 @@
   <si>
     <t>K7125-85868</t>
   </si>
   <si>
     <t>HERMOSA BATAAN</t>
   </si>
   <si>
     <t>JESUS SEBASTIAN</t>
   </si>
   <si>
     <t>K7017-85392</t>
   </si>
   <si>
     <t>MARIVELES BATAAN</t>
   </si>
   <si>
     <t>RENE SUMANDURAN</t>
   </si>
   <si>
     <t>K7063-86547</t>
   </si>
   <si>
     <t>PILAR BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSE ANGELO E MEDINA </t>
+    <t>JOSE ANGELO E MEDINA</t>
   </si>
   <si>
     <t>K7074-83398</t>
   </si>
   <si>
     <t>VINTAR ILOCOS NORTE</t>
   </si>
   <si>
     <t>Edgar pascua</t>
   </si>
   <si>
     <t>K7069-86967</t>
   </si>
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>PEDRO ESPIRITU</t>
   </si>
   <si>
     <t>K7068-86132</t>
   </si>
   <si>
     <t>CABIAO NUEVA ECIJA</t>
   </si>
@@ -878,78 +878,78 @@
   <si>
     <t>MARLEN JOY N.GUIANG or LYDIA B.NAELGAS</t>
   </si>
   <si>
     <t>K7074-86216</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
     <t>AUSTIN S. SICAT</t>
   </si>
   <si>
     <t>K7017-83754</t>
   </si>
   <si>
     <t>MAY COROVERA</t>
   </si>
   <si>
     <t>K7069-86721</t>
   </si>
   <si>
     <t>VICTORIA TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">: Daisy Mateo Bernardino  </t>
+    <t>: Daisy Mateo Bernardino</t>
   </si>
   <si>
     <t>K6002-81230</t>
   </si>
   <si>
     <t>SAN MARCELINO ZAMBALES</t>
   </si>
   <si>
     <t>CELEDONIA CAJAN</t>
   </si>
   <si>
     <t>K7017-82747</t>
   </si>
   <si>
     <t>DILASAG AURORA</t>
   </si>
   <si>
     <t>JERICO M JOSHUE</t>
   </si>
   <si>
     <t>K7093-86118</t>
   </si>
   <si>
     <t>NAGBUKEL ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">EDITHA BAUTISTA </t>
+    <t>EDITHA BAUTISTA</t>
   </si>
   <si>
     <t>K7063-86615</t>
   </si>
   <si>
     <t>TAGUDIN ILOCOS SUR</t>
   </si>
   <si>
     <t>MARICEL L. ANDAYA</t>
   </si>
   <si>
     <t>K6002-85268</t>
   </si>
   <si>
     <t>AGOO LA UNION</t>
   </si>
   <si>
     <t>MARGIE AOAY CEREZO</t>
   </si>
   <si>
     <t>K7017-84457</t>
   </si>
   <si>
     <t>ARINGAY LA UNION</t>
   </si>
@@ -959,117 +959,117 @@
   <si>
     <t>K7074-81816</t>
   </si>
   <si>
     <t>BALAOAN LA UNION</t>
   </si>
   <si>
     <t>Winnie s. Quintela</t>
   </si>
   <si>
     <t>K7069-85560</t>
   </si>
   <si>
     <t>BAUANG LA UNION</t>
   </si>
   <si>
     <t>Danny PEREZ</t>
   </si>
   <si>
     <t>K7069-85555</t>
   </si>
   <si>
     <t>NAGUILIAN LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">Rickson Galvez </t>
+    <t>Rickson Galvez</t>
   </si>
   <si>
     <t>K7125-86952</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">Jessica C  Saltivan </t>
+    <t>Jessica C  Saltivan</t>
   </si>
   <si>
     <t>K7063-84322</t>
   </si>
   <si>
     <t>SAN JUAN LA UNION</t>
   </si>
   <si>
     <t>DELNARD SAMBO</t>
   </si>
   <si>
     <t>K5005-86862</t>
   </si>
   <si>
     <t>CITY OF ALAMINOS PANGASINAN</t>
   </si>
   <si>
     <t>BENJAMIN MENDOZA JR</t>
   </si>
   <si>
     <t>K7069-86635</t>
   </si>
   <si>
     <t>RAMIRO QUINTO</t>
   </si>
   <si>
     <t>K7074-85926</t>
   </si>
   <si>
     <t>ALCALA PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">MARLYN V.DE PACINA </t>
+    <t>MARLYN V.DE PACINA</t>
   </si>
   <si>
     <t>K7069-85362</t>
   </si>
   <si>
     <t>BANI PANGASINAN</t>
   </si>
   <si>
     <t>FREDELITO D CONSUOLO</t>
   </si>
   <si>
     <t>K7072-83854</t>
   </si>
   <si>
     <t>LEONILA NARCISO</t>
   </si>
   <si>
     <t>K7125-82142</t>
   </si>
   <si>
     <t>BASISTA PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">EVELYN B DE PAZ </t>
+    <t>EVELYN B DE PAZ</t>
   </si>
   <si>
     <t>K7069-84130</t>
   </si>
   <si>
     <t>BINMALEY PANGASINAN</t>
   </si>
   <si>
     <t>Janet B Valdevieso</t>
   </si>
   <si>
     <t>K7074-86003</t>
   </si>
   <si>
     <t>DAGUPAN CITY PANGASINAN</t>
   </si>
   <si>
     <t>Rogelio v. Gonz ales</t>
   </si>
   <si>
     <t>K7068-84153</t>
   </si>
   <si>
     <t>LINGAYEN (Capital) PANGASINAN</t>
   </si>