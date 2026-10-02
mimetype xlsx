--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -74,66 +74,66 @@
   <si>
     <t>MADONNA D. DUMLAO</t>
   </si>
   <si>
     <t>K7058-82221</t>
   </si>
   <si>
     <t>BUCAY ABRA</t>
   </si>
   <si>
     <t>Uldarico V. Pilar, Jr.</t>
   </si>
   <si>
     <t>K7068-85280</t>
   </si>
   <si>
     <t>MANABO ABRA</t>
   </si>
   <si>
     <t>ELIZA JOAQUIN</t>
   </si>
   <si>
     <t>K7126-85922</t>
   </si>
   <si>
-    <t xml:space="preserve">WINSTON TOBIAS </t>
+    <t>WINSTON TOBIAS</t>
   </si>
   <si>
     <t>K6002-81068</t>
   </si>
   <si>
     <t>NATIVIDAD BERSAMIN</t>
   </si>
   <si>
     <t>K7058-85606</t>
   </si>
   <si>
     <t>BANAYOYO ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve"> Florie a evangelista</t>
+    <t>Florie a evangelista</t>
   </si>
   <si>
     <t>K7123-82334</t>
   </si>
   <si>
     <t>CITY OF CANDON ILOCOS SUR</t>
   </si>
   <si>
     <t>Gerlie P Alingbas</t>
   </si>
   <si>
     <t>K5005-95794</t>
   </si>
   <si>
     <t>LOIDA SABADI</t>
   </si>
   <si>
     <t>K7126-79626</t>
   </si>
   <si>
     <t>NARVACAN ILOCOS SUR</t>
   </si>
   <si>
     <t>Ernesto Ciubal</t>
   </si>
@@ -308,75 +308,75 @@
   <si>
     <t>CHARMIE O. VILLANUEVA</t>
   </si>
   <si>
     <t>K7123-82534</t>
   </si>
   <si>
     <t>ANDREA GAYLE C.</t>
   </si>
   <si>
     <t>K7011-80564</t>
   </si>
   <si>
     <t>SUDIPEN LA UNION</t>
   </si>
   <si>
     <t>JAMES B. GUMNAD</t>
   </si>
   <si>
     <t>K6002-79376</t>
   </si>
   <si>
     <t>RUFINO. CACANINDIN</t>
   </si>
   <si>
-    <t xml:space="preserve">EDWIN G. CASTRO </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">DR. KAY LANDRITO LICHAUCO </t>
+    <t>EDWIN G. CASTRO</t>
+  </si>
+  <si>
+    <t>DR. KAY LANDRITO LICHAUCO</t>
   </si>
   <si>
     <t>NAGUILIAN LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">VALIENTE CALUZA </t>
+    <t>VALIENTE CALUZA</t>
   </si>
   <si>
     <t>MFC13614</t>
   </si>
   <si>
     <t>ESTHER DUMANAS</t>
   </si>
   <si>
     <t>MFC12207</t>
   </si>
   <si>
     <t>SAN ESTEBAN ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">WINSTON RUBID </t>
+    <t>WINSTON RUBID</t>
   </si>
   <si>
     <t>MFC12193</t>
   </si>
   <si>
     <t>ARIEL AGCAOILI</t>
   </si>
   <si>
     <t>ERLINDA CATBAGAN</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CCK 8209</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>ROMEO GALUTAN JR</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>