--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -179,51 +179,51 @@
   <si>
     <t>K7123-85010</t>
   </si>
   <si>
     <t>CAMALANIUGAN CAGAYAN</t>
   </si>
   <si>
     <t>ROBERT ORRO</t>
   </si>
   <si>
     <t>K7073-86907</t>
   </si>
   <si>
     <t>TUBA BENGUET</t>
   </si>
   <si>
     <t>MRS. Asuncion PERALTA</t>
   </si>
   <si>
     <t>K7125-86804</t>
   </si>
   <si>
     <t>PEÑABLANCA CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Ricci gon Fritz Siriban </t>
+    <t>Ricci gon Fritz Siriban</t>
   </si>
   <si>
     <t>K7063-86347</t>
   </si>
   <si>
     <t>SOLANA CAGAYAN</t>
   </si>
   <si>
     <t>DOMINICA B.TAGUINOD</t>
   </si>
   <si>
     <t>K7073-86125</t>
   </si>
   <si>
     <t>CABAGAN ISABELA</t>
   </si>
   <si>
     <t>Dading Branco Gannaban</t>
   </si>
   <si>
     <t>K5005-86935</t>
   </si>
   <si>
     <t>ESTER MORILLO</t>
   </si>
@@ -284,87 +284,87 @@
   <si>
     <t>K7072-83532</t>
   </si>
   <si>
     <t>SAN PABLO ISABELA</t>
   </si>
   <si>
     <t>NORIE M. MALLILLIN</t>
   </si>
   <si>
     <t>K7011-86043</t>
   </si>
   <si>
     <t>CITY OF SANTIAGO ISABELA</t>
   </si>
   <si>
     <t>KARISSA C. NIEVO</t>
   </si>
   <si>
     <t>K7125-86874</t>
   </si>
   <si>
     <t>BAGABAG NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve">Samuel L Javier </t>
+    <t>Samuel L Javier</t>
   </si>
   <si>
     <t>K7063-83495</t>
   </si>
   <si>
     <t>DIFFUN QUIRINO</t>
   </si>
   <si>
     <t>ANGELIKA S.GARDE</t>
   </si>
   <si>
     <t>K7072-83597</t>
   </si>
   <si>
     <t>MARIVELES BATAAN</t>
   </si>
   <si>
     <t>JOHN DAVID LEGARDA</t>
   </si>
   <si>
     <t>K7074-86518</t>
   </si>
   <si>
     <t>ORION BATAAN</t>
   </si>
   <si>
     <t>Pustan paguio</t>
   </si>
   <si>
     <t>K7063-86547</t>
   </si>
   <si>
     <t>PILAR BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSE ANGELO E MEDINA </t>
+    <t>JOSE ANGELO E MEDINA</t>
   </si>
   <si>
     <t>K7069-86967</t>
   </si>
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>PEDRO ESPIRITU</t>
   </si>
   <si>
     <t>K5003-85793</t>
   </si>
   <si>
     <t>Elizabeth lee</t>
   </si>
   <si>
     <t>K7123-86398</t>
   </si>
   <si>
     <t>BANTAY ILOCOS SUR</t>
   </si>
   <si>
     <t>KATHERINE MAURICE R PAGAOA</t>
   </si>
@@ -431,51 +431,51 @@
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
     <t>Nenita Duya Cabarle</t>
   </si>
   <si>
     <t>K6002-85137</t>
   </si>
   <si>
     <t>EILLEN P. ORSUA</t>
   </si>
   <si>
     <t>K7121-86179</t>
   </si>
   <si>
     <t>Mark Anthony P. Basilio</t>
   </si>
   <si>
     <t>K7058-86888</t>
   </si>
   <si>
     <t>MAGALANG PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Wilma l dimarucut</t>
+    <t>Wilma l dimarucut</t>
   </si>
   <si>
     <t>K7011-86192</t>
   </si>
   <si>
     <t>ARIEL LISING</t>
   </si>
   <si>
     <t>K5003-86032</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>
   <si>
     <t>Arcelia cayanan</t>
   </si>
   <si>
     <t>K5003-85860</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>eva mallari</t>
   </si>
@@ -518,51 +518,51 @@
   <si>
     <t>MARK ANTHONY BANDOY</t>
   </si>
   <si>
     <t>K7030-86230</t>
   </si>
   <si>
     <t>DIANNE BARTOLOME</t>
   </si>
   <si>
     <t>K6002-86104</t>
   </si>
   <si>
     <t>SAN CLEMENTE TARLAC</t>
   </si>
   <si>
     <t>MARLEN JOY N.GUIANG or LYDIA B.NAELGAS</t>
   </si>
   <si>
     <t>K5002-86901</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">LAMBERTO S MAS JR </t>
+    <t>LAMBERTO S MAS JR</t>
   </si>
   <si>
     <t>K7011-86883</t>
   </si>
   <si>
     <t>EMY ROWENA L. SANGIL</t>
   </si>
   <si>
     <t>K7011-86879</t>
   </si>
   <si>
     <t>EMELITO L. SANGIL</t>
   </si>
   <si>
     <t>K7016-80486</t>
   </si>
   <si>
     <t>BOTOLAN ZAMBALES</t>
   </si>
   <si>
     <t>GODWIN BASA</t>
   </si>
   <si>
     <t>K7058-86200</t>
   </si>
@@ -611,60 +611,60 @@
   <si>
     <t>K7011-85002</t>
   </si>
   <si>
     <t>TAGUDIN ILOCOS SUR</t>
   </si>
   <si>
     <t>JEFFREY J. CASTRO</t>
   </si>
   <si>
     <t>K7030-86713</t>
   </si>
   <si>
     <t>BAGULIN LA UNION</t>
   </si>
   <si>
     <t>JACK L BALIGA</t>
   </si>
   <si>
     <t>K7073-87209</t>
   </si>
   <si>
     <t>NAGUILIAN LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">Norma Balicha/ Carlos Balicha </t>
+    <t>Norma Balicha/ Carlos Balicha</t>
   </si>
   <si>
     <t>K7123-86256</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">PETER PICARDAL </t>
+    <t>PETER PICARDAL</t>
   </si>
   <si>
     <t>K6002-86884</t>
   </si>
   <si>
     <t>SAN JUAN LA UNION</t>
   </si>
   <si>
     <t>PRINCES AILA A. CASUGAY</t>
   </si>
   <si>
     <t>K7121-86961</t>
   </si>
   <si>
     <t>CITY OF ALAMINOS PANGASINAN</t>
   </si>
   <si>
     <t>Mildred V Arrieta</t>
   </si>
   <si>
     <t>K6002-80883</t>
   </si>
   <si>
     <t>ASINGAN PANGASINAN</t>
   </si>