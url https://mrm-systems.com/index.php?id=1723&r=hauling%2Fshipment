--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -50,51 +50,51 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7133-84113</t>
   </si>
   <si>
     <t>KAPALONG DAVAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Lenie cabeza </t>
+    <t>Lenie cabeza</t>
   </si>
   <si>
     <t>K7074-88084</t>
   </si>
   <si>
     <t>CITY OF PANABO DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>Gilberi l. Abeais</t>
   </si>
   <si>
     <t>K7124-85682</t>
   </si>
   <si>
     <t>SANTO TOMAS DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>BONIVIE T. CANARISIO</t>
   </si>
   <si>
     <t>K7063-86325</t>
   </si>
   <si>
     <t>CITY OF TAGUM (Capital) DAVAO DEL NORTE</t>
   </si>
@@ -176,192 +176,192 @@
   <si>
     <t>K7093-86498</t>
   </si>
   <si>
     <t>KABACAN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>USOP LAMADA SOLAIMAN</t>
   </si>
   <si>
     <t>K7026-85745</t>
   </si>
   <si>
     <t>CITY OF KIDAPAWAN (Capital) COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>Leah Mae gapas</t>
   </si>
   <si>
     <t>K7125-85334</t>
   </si>
   <si>
     <t>M'LANG COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
-    <t xml:space="preserve">Rafael Libraella </t>
+    <t>Rafael Libraella</t>
   </si>
   <si>
     <t>K7126-80933</t>
   </si>
   <si>
     <t>BANGA SOUTH COTABATO</t>
   </si>
   <si>
     <t>Mary Grace Cañones</t>
   </si>
   <si>
     <t>K7063-87821</t>
   </si>
   <si>
     <t>NATHANIEL SABLON</t>
   </si>
   <si>
     <t>K7074-95557</t>
   </si>
   <si>
     <t>GENERAL SANTOS CITY (DADIANGAS) SOUTH COTABATO</t>
   </si>
   <si>
     <t>Leonard p. Tanap</t>
   </si>
   <si>
     <t>K7073-85718</t>
   </si>
   <si>
     <t>BERNADETH ARIPAL COLON</t>
   </si>
   <si>
     <t>K7125-95959</t>
   </si>
   <si>
-    <t xml:space="preserve">EDNA A MANLAWE </t>
+    <t>EDNA A MANLAWE</t>
   </si>
   <si>
     <t>K7125-88549</t>
   </si>
   <si>
     <t>Julieta Calacat</t>
   </si>
   <si>
     <t>K7068-84544</t>
   </si>
   <si>
     <t>PELAEZ MOHAMAD SALAH</t>
   </si>
   <si>
     <t>K7093-87586</t>
   </si>
   <si>
     <t>CHRIS JHON TUBO</t>
   </si>
   <si>
     <t>K7017-87045</t>
   </si>
   <si>
     <t>CITY OF KORONADAL (Capital) SOUTH COTABATO</t>
   </si>
   <si>
     <t>KYLA QNGELA POTICAR</t>
   </si>
   <si>
     <t>K7080-80926</t>
   </si>
   <si>
-    <t xml:space="preserve">JULIAN RAFAEL MORENO </t>
+    <t>JULIAN RAFAEL MORENO</t>
   </si>
   <si>
     <t>K7058-85616</t>
   </si>
   <si>
     <t>POLOMOLOK SOUTH COTABATO</t>
   </si>
   <si>
-    <t xml:space="preserve"> Hiezeyl  gay  l  belgadiel</t>
+    <t>Hiezeyl  gay  l  belgadiel</t>
   </si>
   <si>
     <t>K7124-86418</t>
   </si>
   <si>
     <t>Adnan Masandag</t>
   </si>
   <si>
     <t>K7129-80547</t>
   </si>
   <si>
     <t>MARILOU NAVAJA BALE</t>
   </si>
   <si>
     <t>K7016-80689</t>
   </si>
   <si>
     <t>LUZVIMINDA VILLA</t>
   </si>
   <si>
     <t>K6002-81105</t>
   </si>
   <si>
     <t>TANTANGAN SOUTH COTABATO</t>
   </si>
   <si>
     <t>CHTISTIAN PAUL TABLAZON</t>
   </si>
   <si>
     <t>K7017-87046</t>
   </si>
   <si>
     <t>BEVERLY SANCHEZ</t>
   </si>
   <si>
     <t>K5002-80492</t>
   </si>
   <si>
     <t>SANTO NIÑO SOUTH COTABATO</t>
   </si>
   <si>
     <t>JERIC S. COLORADO</t>
   </si>
   <si>
     <t>K7133-83893</t>
   </si>
   <si>
     <t>LAMBAYONG (MARIANO MARCOS) SULTAN KUDARAT</t>
   </si>
   <si>
-    <t xml:space="preserve">Marhan magandingan daite </t>
+    <t>Marhan magandingan daite</t>
   </si>
   <si>
     <t>K7069-88795</t>
   </si>
   <si>
     <t>Leah g. bacia</t>
   </si>
   <si>
     <t>K7125-85203</t>
   </si>
   <si>
-    <t xml:space="preserve">Remedios C Sanz </t>
+    <t>Remedios C Sanz</t>
   </si>
   <si>
     <t>K7016-80087</t>
   </si>
   <si>
     <t>CITY OF TACURONG SULTAN KUDARAT</t>
   </si>
   <si>
     <t>CHAILYN SEQUERO</t>
   </si>
   <si>
     <t>K7063-88304</t>
   </si>
   <si>
     <t>EDYX COCOY</t>
   </si>
   <si>
     <t>K7121-85763</t>
   </si>
   <si>
     <t>MAASIM SARANGANI</t>
   </si>
   <si>
     <t>Leonisa M Diga</t>
   </si>
@@ -428,90 +428,90 @@
   <si>
     <t>MFC13845</t>
   </si>
   <si>
     <t>SARAH MARIE WUTZLHOFER</t>
   </si>
   <si>
     <t>MFC13776</t>
   </si>
   <si>
     <t>ATTY CYRIL / CARMELLA YAP</t>
   </si>
   <si>
     <t>MFC13632</t>
   </si>
   <si>
     <t>HARLEINE JAMISON</t>
   </si>
   <si>
     <t>MFC13818</t>
   </si>
   <si>
     <t>ROLLY MAKILING</t>
   </si>
   <si>
-    <t xml:space="preserve">SOFINA MARIE BUNAYOG </t>
+    <t>SOFINA MARIE BUNAYOG</t>
   </si>
   <si>
     <t>MFC6753</t>
   </si>
   <si>
     <t>JAGNA BOHOL</t>
   </si>
   <si>
     <t>HENRY ENOC</t>
   </si>
   <si>
     <t>MFC11916</t>
   </si>
   <si>
     <t>PUERTO PRINCESA CITY (Capital) PALAWAN</t>
   </si>
   <si>
     <t>JOSELITO LICERIO</t>
   </si>
   <si>
     <t>MFC12032</t>
   </si>
   <si>
     <t>MFC12561</t>
   </si>
   <si>
     <t>SAN ISIDRO DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>ALOHA MAY VENIDA</t>
   </si>
   <si>
     <t>MFC10884</t>
   </si>
   <si>
     <t>TRINIDAD BOHOL</t>
   </si>
   <si>
-    <t xml:space="preserve">VICTORINA MELECIO </t>
+    <t>VICTORINA MELECIO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CCE1123</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Danilo foryo</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Arnel panong</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>