--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -71,183 +71,183 @@
   <si>
     <t>BACACAY ALBAY</t>
   </si>
   <si>
     <t>JIMMY DELOS SANTOS JR</t>
   </si>
   <si>
     <t>K7030-81228</t>
   </si>
   <si>
     <t>ARLENE SAMBAJON</t>
   </si>
   <si>
     <t>K7017-84461</t>
   </si>
   <si>
     <t>MARK ANJO BARASONA</t>
   </si>
   <si>
     <t>K7016-85442</t>
   </si>
   <si>
     <t>CAMALIG ALBAY</t>
   </si>
   <si>
-    <t xml:space="preserve">MELODY MIRARAN </t>
+    <t>MELODY MIRARAN</t>
   </si>
   <si>
     <t>K7068-88649</t>
   </si>
   <si>
     <t>DANICA ALARCON</t>
   </si>
   <si>
     <t>K6002-85828</t>
   </si>
   <si>
     <t>DARAGA (LOCSIN) ALBAY</t>
   </si>
   <si>
     <t>JOSRPH M. LOZADA</t>
   </si>
   <si>
     <t>K7129-87227</t>
   </si>
   <si>
     <t>MAILA M. VILLARUEL</t>
   </si>
   <si>
     <t>K7063-87465</t>
   </si>
   <si>
     <t>GUINOBATAN ALBAY</t>
   </si>
   <si>
     <t>MART GREGORY PALENZUELA</t>
   </si>
   <si>
     <t>K7073-86869</t>
   </si>
   <si>
     <t>MA. SEVILLA P. ALMORFE</t>
   </si>
   <si>
     <t>K7011-85383</t>
   </si>
   <si>
     <t>LEGAZPI CITY (Capital) ALBAY</t>
   </si>
   <si>
     <t>CARLOS JIM MIGUEL V. TIMOTEO</t>
   </si>
   <si>
     <t>K7123-82083</t>
   </si>
   <si>
-    <t xml:space="preserve">Nathalie gandol </t>
+    <t>Nathalie gandol</t>
   </si>
   <si>
     <t>K7058-85894</t>
   </si>
   <si>
-    <t xml:space="preserve"> Dave andrew a almasco</t>
+    <t>Dave andrew a almasco</t>
   </si>
   <si>
     <t>K7030-82419</t>
   </si>
   <si>
     <t>Reje Jacob  Ebuenga</t>
   </si>
   <si>
     <t>K7026-80311</t>
   </si>
   <si>
     <t>Anthony mayor</t>
   </si>
   <si>
     <t>K7063-82394</t>
   </si>
   <si>
     <t>ADELAIDA A.MEDALLON</t>
   </si>
   <si>
     <t>K7063-85459</t>
   </si>
   <si>
     <t>LIBON ALBAY</t>
   </si>
   <si>
     <t>ROBERTO B.CONCEPCION</t>
   </si>
   <si>
     <t>K7074-87687</t>
   </si>
   <si>
     <t>Albino r. Bronia</t>
   </si>
   <si>
     <t>K7133-79631</t>
   </si>
   <si>
-    <t xml:space="preserve">Ma. Teresa regalario </t>
+    <t>Ma. Teresa regalario</t>
   </si>
   <si>
     <t>K7123-82517</t>
   </si>
   <si>
     <t>CITY OF LIGAO ALBAY</t>
   </si>
   <si>
     <t>ALDRIN EREÑO</t>
   </si>
   <si>
     <t>K7125-87303</t>
   </si>
   <si>
-    <t xml:space="preserve">Ramon C Nabata </t>
+    <t>Ramon C Nabata</t>
   </si>
   <si>
     <t>K7058-78841</t>
   </si>
   <si>
-    <t xml:space="preserve">  Zenaida l  mustera. Margie </t>
+    <t>Zenaida l  mustera. Margie</t>
   </si>
   <si>
     <t>K7073-79642</t>
   </si>
   <si>
     <t>MALILIPOT ALBAY</t>
   </si>
   <si>
     <t>Eriberto BinLayo</t>
   </si>
   <si>
     <t>K7016-85441</t>
   </si>
   <si>
-    <t xml:space="preserve">ACE EVANDER MIMAY </t>
+    <t>ACE EVANDER MIMAY</t>
   </si>
   <si>
     <t>K7017-85643</t>
   </si>
   <si>
     <t>TERESITA M BISA</t>
   </si>
   <si>
     <t>K6002-81965</t>
   </si>
   <si>
     <t>MANITO ALBAY</t>
   </si>
   <si>
     <t>GENAEA D. ATULI</t>
   </si>
   <si>
     <t>K7030-80740</t>
   </si>
   <si>
     <t>OAS ALBAY</t>
   </si>
   <si>
     <t>GOLDA P PADERNAL</t>
   </si>
@@ -281,51 +281,51 @@
   <si>
     <t>EVA M DEOCAMPO</t>
   </si>
   <si>
     <t>K7126-81810</t>
   </si>
   <si>
     <t>Rhealiza B Sanglay</t>
   </si>
   <si>
     <t>K7063-93223</t>
   </si>
   <si>
     <t>ALVIN BRONIA</t>
   </si>
   <si>
     <t>K7125-84679</t>
   </si>
   <si>
     <t>EDITHA B LUZON</t>
   </si>
   <si>
     <t>K7058-85980</t>
   </si>
   <si>
-    <t xml:space="preserve">Aldrin l saralde </t>
+    <t>Aldrin l saralde</t>
   </si>
   <si>
     <t>K7063-84968</t>
   </si>
   <si>
     <t>FELY RUBIS</t>
   </si>
   <si>
     <t>K7026-80469</t>
   </si>
   <si>
     <t>CITY OF TABACO ALBAY</t>
   </si>
   <si>
     <t>Marites Bobis</t>
   </si>
   <si>
     <t>K7121-94506</t>
   </si>
   <si>
     <t>Neria Consulta</t>
   </si>
   <si>
     <t>K7068-85303</t>
   </si>
@@ -395,51 +395,51 @@
   <si>
     <t>DAET (Capital) CAMARINES NORTE</t>
   </si>
   <si>
     <t>ROCEL C MAGO</t>
   </si>
   <si>
     <t>K7011-94859</t>
   </si>
   <si>
     <t>DAN  JUSTINE . HEMEDEZ</t>
   </si>
   <si>
     <t>K7063-84663</t>
   </si>
   <si>
     <t>JOSE PANGANIBAN CAMARINES NORTE</t>
   </si>
   <si>
     <t>CARMENCITA A.OBAL</t>
   </si>
   <si>
     <t>K7125-88724</t>
   </si>
   <si>
-    <t xml:space="preserve">Kevin Brent B Awitin </t>
+    <t>Kevin Brent B Awitin</t>
   </si>
   <si>
     <t>K7135-85527</t>
   </si>
   <si>
     <t>LABO CAMARINES NORTE</t>
   </si>
   <si>
     <t>Jay A.Quintela</t>
   </si>
   <si>
     <t>K7133-85195</t>
   </si>
   <si>
     <t>Joan bongalos</t>
   </si>
   <si>
     <t>K7011-86089</t>
   </si>
   <si>
     <t>FERNANDO ASIS</t>
   </si>
   <si>
     <t>K7124-86095</t>
   </si>
@@ -470,51 +470,51 @@
   <si>
     <t>K7135-85568</t>
   </si>
   <si>
     <t>SAN VICENTE CAMARINES NORTE</t>
   </si>
   <si>
     <t>Amelia T Solomon</t>
   </si>
   <si>
     <t>K7069-87391</t>
   </si>
   <si>
     <t>SANTA ELENA CAMARINES NORTE</t>
   </si>
   <si>
     <t>ROMMEL ENCINAS</t>
   </si>
   <si>
     <t>K7125-84907</t>
   </si>
   <si>
     <t>BALATAN CAMARINES SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">NOLITO T TOGADO </t>
+    <t>NOLITO T TOGADO</t>
   </si>
   <si>
     <t>K7069-84562</t>
   </si>
   <si>
     <t>Allan B. Tuyay</t>
   </si>
   <si>
     <t>K7074-86583</t>
   </si>
   <si>
     <t>BATO CAMARINES SUR</t>
   </si>
   <si>
     <t>OLIVER S.ONGOG</t>
   </si>
   <si>
     <t>K7074-88699</t>
   </si>
   <si>
     <t>BOMBON CAMARINES SUR</t>
   </si>
   <si>
     <t>Aldin v. Sumangud</t>
   </si>
@@ -587,51 +587,51 @@
   <si>
     <t>K7068-88356</t>
   </si>
   <si>
     <t>IRIGA CITY CAMARINES SUR</t>
   </si>
   <si>
     <t>Corazon delariva</t>
   </si>
   <si>
     <t>K7129-86336</t>
   </si>
   <si>
     <t>ANNIELOU A. OLEA</t>
   </si>
   <si>
     <t>K7011-80721</t>
   </si>
   <si>
     <t>JOHN EDISON O. HOSANA</t>
   </si>
   <si>
     <t>K7016-86505</t>
   </si>
   <si>
-    <t xml:space="preserve">CORAZON BERNALES </t>
+    <t>CORAZON BERNALES</t>
   </si>
   <si>
     <t>K7129-93543</t>
   </si>
   <si>
     <t>EFIGENIA BILIRAN RICON</t>
   </si>
   <si>
     <t>K7011-85541</t>
   </si>
   <si>
     <t>GIRLLY LOZANO</t>
   </si>
   <si>
     <t>K7030-82466</t>
   </si>
   <si>
     <t>BERNARDITA R BENJAMIN</t>
   </si>
   <si>
     <t>K7011-80324</t>
   </si>
   <si>
     <t>REO G. VILLAREAL</t>
   </si>
@@ -650,51 +650,51 @@
   <si>
     <t>ELISA O. PRESTOZA</t>
   </si>
   <si>
     <t>K7123-80834</t>
   </si>
   <si>
     <t>LIBMANAN CAMARINES SUR</t>
   </si>
   <si>
     <t>MARELENE FELICES</t>
   </si>
   <si>
     <t>K7127-82033</t>
   </si>
   <si>
     <t>MELINDA S, GUIRUELA</t>
   </si>
   <si>
     <t>K8002-92466</t>
   </si>
   <si>
     <t>MILAOR CAMARINES SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">MARY FRANCE ANTONIO </t>
+    <t>MARY FRANCE ANTONIO</t>
   </si>
   <si>
     <t>K7011-79441</t>
   </si>
   <si>
     <t>Joesan De Los Santos</t>
   </si>
   <si>
     <t>K7073-85489</t>
   </si>
   <si>
     <t>NABUA CAMARINES SUR</t>
   </si>
   <si>
     <t>ERLINDA L ESPANO</t>
   </si>
   <si>
     <t>K7073-82341</t>
   </si>
   <si>
     <t>LOURDES E. SINGSON</t>
   </si>
   <si>
     <t>K7072-81987</t>
   </si>
@@ -722,105 +722,105 @@
   <si>
     <t>K7126-79302</t>
   </si>
   <si>
     <t>Elizabeth Bellen</t>
   </si>
   <si>
     <t>K7068-86687</t>
   </si>
   <si>
     <t>NAGA CITY CAMARINES SUR</t>
   </si>
   <si>
     <t>STEFHANI ANGEL VILLARUEL</t>
   </si>
   <si>
     <t>K7063-87012</t>
   </si>
   <si>
     <t>JULI PERTZ B RARIZA</t>
   </si>
   <si>
     <t>K7016-95226</t>
   </si>
   <si>
-    <t xml:space="preserve">EDEN NAVARRETE </t>
+    <t>EDEN NAVARRETE</t>
   </si>
   <si>
     <t>K7011-86158</t>
   </si>
   <si>
     <t>ALEXIS DELA TORRE</t>
   </si>
   <si>
     <t>K7026-80513</t>
   </si>
   <si>
     <t>Bebcca r. Bajamunde</t>
   </si>
   <si>
     <t>K7124-82164</t>
   </si>
   <si>
-    <t xml:space="preserve">RODEL ORNIDO RODOLFO </t>
+    <t>RODEL ORNIDO RODOLFO</t>
   </si>
   <si>
     <t>K7016-81756</t>
   </si>
   <si>
     <t>PILI (Capital) CAMARINES SUR</t>
   </si>
   <si>
     <t>CHARISSA SANTOS</t>
   </si>
   <si>
     <t>K7124-86250</t>
   </si>
   <si>
     <t>ELENA C. BASCUNA</t>
   </si>
   <si>
     <t>K7074-85713</t>
   </si>
   <si>
     <t>Louie de vera marco</t>
   </si>
   <si>
     <t>K7080-81101</t>
   </si>
   <si>
     <t>PATRICIA SAPUGAY</t>
   </si>
   <si>
     <t>K7058-80169</t>
   </si>
   <si>
     <t>PRESENTACION (PARUBCAN) CAMARINES SUR</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jenny c borre</t>
+    <t>Jenny c borre</t>
   </si>
   <si>
     <t>K6002-85523</t>
   </si>
   <si>
     <t>ROSANA  VILLARENO</t>
   </si>
   <si>
     <t>K6002-86835</t>
   </si>
   <si>
     <t>SAGÑAY CAMARINES SUR</t>
   </si>
   <si>
     <t>CLARA DELA VEGA</t>
   </si>
   <si>
     <t>K7127-86065</t>
   </si>
   <si>
     <t>SIPOCOT CAMARINES SUR</t>
   </si>
   <si>
     <t>CHARINA A, BADILLA</t>
   </si>
@@ -857,96 +857,96 @@
   <si>
     <t>NIEVES LAZONA</t>
   </si>
   <si>
     <t>K7073-82176</t>
   </si>
   <si>
     <t>DONSOL SORSOGON</t>
   </si>
   <si>
     <t>TWILA P. BAGAGNAN</t>
   </si>
   <si>
     <t>K5005-84662</t>
   </si>
   <si>
     <t>GUBAT SORSOGON</t>
   </si>
   <si>
     <t>HANNAH ALTHEA E.FIGERAS</t>
   </si>
   <si>
     <t>K7058-80640</t>
   </si>
   <si>
-    <t xml:space="preserve"> Lucena g  fernsndez </t>
+    <t>Lucena g  fernsndez</t>
   </si>
   <si>
     <t>K6002-93248</t>
   </si>
   <si>
     <t>MATNOG SORSOGON</t>
   </si>
   <si>
     <t>NESTOR  GARBIN</t>
   </si>
   <si>
     <t>K7125-83682</t>
   </si>
   <si>
     <t>SANTA MAGDALENA SORSOGON</t>
   </si>
   <si>
     <t>ELVIRA GIMPES</t>
   </si>
   <si>
     <t>K7125-85921</t>
   </si>
   <si>
     <t>CITY OF SORSOGON (Capital) SORSOGON</t>
   </si>
   <si>
     <t>Ma Theresa R Duazo</t>
   </si>
   <si>
     <t>K7068-84752</t>
   </si>
   <si>
     <t>Macky Delima</t>
   </si>
   <si>
     <t>K7123-80557</t>
   </si>
   <si>
     <t>ARIES CALOLOT</t>
   </si>
   <si>
     <t>K7129-86827</t>
   </si>
   <si>
-    <t xml:space="preserve">RHU AGATHA FERNANDEZ </t>
+    <t>RHU AGATHA FERNANDEZ</t>
   </si>
   <si>
     <t>K7129-80253</t>
   </si>
   <si>
     <t>JOCELYN F. BUENA</t>
   </si>
   <si>
     <t>K7127-92282</t>
   </si>
   <si>
     <t>MELANIE MACAPAGAL JANER</t>
   </si>
   <si>
     <t>K7072-82287</t>
   </si>
   <si>
     <t>RENATO LIRIO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Awb463</t>
   </si>