--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -104,165 +104,165 @@
   <si>
     <t>K7127-80323</t>
   </si>
   <si>
     <t>BAGGAO CAGAYAN</t>
   </si>
   <si>
     <t>ESTRELLA LIMSON PIOJO</t>
   </si>
   <si>
     <t>K5002-86513</t>
   </si>
   <si>
     <t>BANGUED (Capital) ABRA</t>
   </si>
   <si>
     <t>MARK ANTHONY ANCHETA</t>
   </si>
   <si>
     <t>K8002-80493</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
-    <t xml:space="preserve">EVA CARBONEL </t>
+    <t>EVA CARBONEL</t>
   </si>
   <si>
     <t>K7030-86749</t>
   </si>
   <si>
     <t>PEÑABLANCA CAGAYAN</t>
   </si>
   <si>
     <t>RONILLO TELAN</t>
   </si>
   <si>
     <t>K8002-81913</t>
   </si>
   <si>
     <t>SANTA ANA CAGAYAN</t>
   </si>
   <si>
     <t>PETERSON NERVAR</t>
   </si>
   <si>
     <t>K7026-86724</t>
   </si>
   <si>
     <t>CORDON ISABELA</t>
   </si>
   <si>
     <t>Leonora casido</t>
   </si>
   <si>
     <t>K7058-80879</t>
   </si>
   <si>
     <t>ECHAGUE ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Candidac colobong</t>
+    <t>Candidac colobong</t>
   </si>
   <si>
     <t>K5002-86897</t>
   </si>
   <si>
     <t>ILAGAN CITY (Capital) ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">JOEL TUNGPALGN </t>
+    <t>JOEL TUNGPALGN</t>
   </si>
   <si>
     <t>K6002-87033</t>
   </si>
   <si>
     <t>JONES ISABELA</t>
   </si>
   <si>
     <t>MARINA. JUAN</t>
   </si>
   <si>
     <t>K7073-86876</t>
   </si>
   <si>
     <t>MIRASOL D. SALAUP</t>
   </si>
   <si>
     <t>K7073-80811</t>
   </si>
   <si>
     <t>QUIRINO ISABELA</t>
   </si>
   <si>
     <t>JERICK JAY GINEZ</t>
   </si>
   <si>
     <t>K7073-86982</t>
   </si>
   <si>
     <t>PINILI ILOCOS NORTE</t>
   </si>
   <si>
     <t>JENALYN TUNGPALAN / ANELINE BALA</t>
   </si>
   <si>
     <t>K7133-79109</t>
   </si>
   <si>
     <t>SAN MANUEL ISABELA</t>
   </si>
   <si>
     <t>Glorito miguel</t>
   </si>
   <si>
     <t>K7133-79622</t>
   </si>
   <si>
     <t>SAN MARIANO ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">Clarene carlos </t>
+    <t>Clarene carlos</t>
   </si>
   <si>
     <t>K7127-80292</t>
   </si>
   <si>
     <t>SAN PABLO ISABELA</t>
   </si>
   <si>
     <t>MARIA S, ATUAN</t>
   </si>
   <si>
     <t>K7026-86727</t>
   </si>
   <si>
     <t>CITY OF SANTIAGO ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Bernaldo m  onato sr</t>
+    <t>Bernaldo m  onato sr</t>
   </si>
   <si>
     <t>K7030-80878</t>
   </si>
   <si>
     <t>TEODOLO P ALCARAZ</t>
   </si>
   <si>
     <t>K7073-86927</t>
   </si>
   <si>
     <t>BAGABAG NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>MR. MARVIN SIBAYAN LIBAN</t>
   </si>
   <si>
     <t>K7129-86836</t>
   </si>
   <si>
     <t>BAGAC BATAAN</t>
   </si>
   <si>
     <t>JESSIE TOLEDO</t>
   </si>
@@ -308,51 +308,51 @@
   <si>
     <t>Oliver S Ladisla</t>
   </si>
   <si>
     <t>K7121-86695</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
     <t>Marissa S Balilo</t>
   </si>
   <si>
     <t>K7030-86975</t>
   </si>
   <si>
     <t>Marthy Alemania Cortez</t>
   </si>
   <si>
     <t>K7058-86888</t>
   </si>
   <si>
     <t>MAGALANG PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Wilma l dimarucut</t>
+    <t>Wilma l dimarucut</t>
   </si>
   <si>
     <t>K7073-87151</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>
   <si>
     <t>ROSARIO MENDOZA</t>
   </si>
   <si>
     <t>K7124-80952</t>
   </si>
   <si>
     <t>DIANA DIN MAGHINANG</t>
   </si>
   <si>
     <t>K7124-80969</t>
   </si>
   <si>
     <t>MINALIN PAMPANGA</t>
   </si>
   <si>
     <t>VANESSA M.GARCIA</t>
   </si>
@@ -368,492 +368,492 @@
   <si>
     <t>K5004-80164</t>
   </si>
   <si>
     <t>GERONA TARLAC</t>
   </si>
   <si>
     <t>JOANNE BAUTISTA</t>
   </si>
   <si>
     <t>K7073-80770</t>
   </si>
   <si>
     <t>RAMOS TARLAC</t>
   </si>
   <si>
     <t>ANTHONY CABERTO</t>
   </si>
   <si>
     <t>K5002-86901</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">LAMBERTO S MAS JR </t>
+    <t>LAMBERTO S MAS JR</t>
   </si>
   <si>
     <t>K5004-80508</t>
   </si>
   <si>
     <t>NORA BAUTISTA JAVIER</t>
   </si>
   <si>
     <t>K7011-86879</t>
   </si>
   <si>
     <t>EMELITO L. SANGIL</t>
   </si>
   <si>
     <t>K7011-86883</t>
   </si>
   <si>
     <t>EMY ROWENA L. SANGIL</t>
   </si>
   <si>
     <t>K7011-86985</t>
   </si>
   <si>
     <t>BALER (Capital) AURORA</t>
   </si>
   <si>
     <t>DELIA DONATO</t>
   </si>
   <si>
     <t>K7026-86881</t>
   </si>
   <si>
     <t>DINALUNGAN AURORA</t>
   </si>
   <si>
     <t>EMILYN QUILITO</t>
   </si>
   <si>
     <t>K7058-80995</t>
   </si>
   <si>
     <t>SANTA CATALINA ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve"> Julita dx reynon</t>
+    <t>Julita dx reynon</t>
   </si>
   <si>
     <t>K7030-87136</t>
   </si>
   <si>
     <t>LUNA LA UNION</t>
   </si>
   <si>
     <t>PIO NAVIDAN SR</t>
   </si>
   <si>
     <t>K7073-87209</t>
   </si>
   <si>
     <t>NAGUILIAN LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">Norma Balicha/ Carlos Balicha </t>
+    <t>Norma Balicha/ Carlos Balicha</t>
   </si>
   <si>
     <t>K5002-86578</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) LA UNION</t>
   </si>
   <si>
     <t>ROBERT OLIVERAS CAASI</t>
   </si>
   <si>
     <t>K7073-80277</t>
   </si>
   <si>
     <t>SANTO TOMAS LA UNION</t>
   </si>
   <si>
     <t>CHARMIE O. VILLANUEVA</t>
   </si>
   <si>
     <t>K7011-82100</t>
   </si>
   <si>
     <t>CITY OF ALAMINOS PANGASINAN</t>
   </si>
   <si>
     <t>HANZ RHODRICK B. MACLIT</t>
   </si>
   <si>
     <t>K7016-80693</t>
   </si>
   <si>
     <t>ANDA PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">LEMUEL ANDAJER </t>
+    <t>LEMUEL ANDAJER</t>
   </si>
   <si>
     <t>K6002-80883</t>
   </si>
   <si>
     <t>ASINGAN PANGASINAN</t>
   </si>
   <si>
     <t>CYMONN FAI A. CIRIACO</t>
   </si>
   <si>
     <t>K7026-86603</t>
   </si>
   <si>
     <t>BAYAMBANG PANGASINAN</t>
   </si>
   <si>
     <t>Pacita c. Parinas</t>
   </si>
   <si>
     <t>K7026-86596</t>
   </si>
   <si>
     <t>Linda Lacerna</t>
   </si>
   <si>
     <t>K7026-86947</t>
   </si>
   <si>
     <t>INFANTA PANGASINAN</t>
   </si>
   <si>
     <t>Mrs. Violetta fuertes</t>
   </si>
   <si>
     <t>MFC11619</t>
   </si>
   <si>
     <t>ABUCAY BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">CLARIZZA REYES </t>
+    <t>CLARIZZA REYES</t>
   </si>
   <si>
     <t>MFC13866</t>
   </si>
   <si>
     <t>ALCALA PANGASINAN</t>
   </si>
   <si>
     <t>MELBA MENDOZA</t>
   </si>
   <si>
     <t>MFC13865</t>
   </si>
   <si>
     <t>MFC13868</t>
   </si>
   <si>
     <t>MFC13964</t>
   </si>
   <si>
     <t>MICHAEL MANIFOR</t>
   </si>
   <si>
     <t>MFC13853</t>
   </si>
   <si>
     <t>REYNALDO DAYRIT</t>
   </si>
   <si>
     <t>MFC13915</t>
   </si>
   <si>
     <t>MFC9638</t>
   </si>
   <si>
     <t>ANGEL CANLAS C/O MARILOU DAYRIT</t>
   </si>
   <si>
-    <t xml:space="preserve">ROMEO SIONGCO </t>
+    <t>ROMEO SIONGCO</t>
   </si>
   <si>
     <t>MFC12934</t>
   </si>
   <si>
     <t>JEFFERSON PAMINTUAN</t>
   </si>
   <si>
     <t>MFC12935</t>
   </si>
   <si>
     <t>MFC13916</t>
   </si>
   <si>
     <t>AIMEE GALANG</t>
   </si>
   <si>
     <t>MFC11707</t>
   </si>
   <si>
     <t>ABRILLANO PISO</t>
   </si>
   <si>
     <t>MFC13821</t>
   </si>
   <si>
     <t>JANE DUMANAS</t>
   </si>
   <si>
     <t>MFC13615</t>
   </si>
   <si>
     <t>LIZA GAY GUINATANG</t>
   </si>
   <si>
     <t>BANAYOYO ILOCOS SUR</t>
   </si>
   <si>
     <t>EDWIN G. CASTRO</t>
   </si>
   <si>
     <t>BAUANG LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">DR. KAY LANDRITO LICHAUCO </t>
+    <t>DR. KAY LANDRITO LICHAUCO</t>
   </si>
   <si>
     <t>MFC13033</t>
   </si>
   <si>
     <t>BOTOLAN ZAMBALES</t>
   </si>
   <si>
     <t>PAZ/NICOLE DECENA</t>
   </si>
   <si>
     <t>MFC13034</t>
   </si>
   <si>
     <t>MFC12354</t>
   </si>
   <si>
     <t>BUGALLON PANGASINAN</t>
   </si>
   <si>
     <t>ERLYCHIN CAYANONG</t>
   </si>
   <si>
     <t>MFC13987</t>
   </si>
   <si>
     <t>CRISTINA JESSIE YANUARIA</t>
   </si>
   <si>
     <t>MFC13986</t>
   </si>
   <si>
     <t>MFC11715</t>
   </si>
   <si>
     <t>CABANGAN ZAMBALES</t>
   </si>
   <si>
     <t>RAMON RAFAEL PASTOR</t>
   </si>
   <si>
     <t>CAMILING TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">HAROLD M. TAGULAO </t>
+    <t>HAROLD M. TAGULAO</t>
   </si>
   <si>
     <t>CITY OF CAUAYAN ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">ELIZABETH FANIO </t>
+    <t>ELIZABETH FANIO</t>
   </si>
   <si>
     <t>MFC13788</t>
   </si>
   <si>
     <t>DAN IVAN DE PANO</t>
   </si>
   <si>
     <t>CITY OF URDANETA PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">ARIEL P. MOSE </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">ADELINA P. MOSE </t>
+    <t>ARIEL P. MOSE</t>
+  </si>
+  <si>
+    <t>ADELINA P. MOSE</t>
   </si>
   <si>
     <t>DASOL PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">NORMA BASUEL c/o MARIBETH ALZONA </t>
+    <t>NORMA BASUEL c/o MARIBETH ALZONA</t>
   </si>
   <si>
     <t>MFC13774</t>
   </si>
   <si>
     <t>DINALUPIHAN BATAAN</t>
   </si>
   <si>
     <t>FELICIANA SABARILLO</t>
   </si>
   <si>
     <t>MFC14024</t>
   </si>
   <si>
     <t>DUPAX DEL NORTE NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>JENNY LAZONA</t>
   </si>
   <si>
     <t>MFC14023</t>
   </si>
   <si>
     <t>MFC14022</t>
   </si>
   <si>
     <t>MFC13220</t>
   </si>
   <si>
     <t>GUAGUA PAMPANGA</t>
   </si>
   <si>
     <t>CECILE LOPEZ</t>
   </si>
   <si>
     <t>LAL-LO CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">NIXON C. VINAGRERA </t>
+    <t>NIXON C. VINAGRERA</t>
   </si>
   <si>
     <t>DIGNA C. AGCAOILI</t>
   </si>
   <si>
     <t>MFC13765</t>
   </si>
   <si>
     <t>LAMUT IFUGAO</t>
   </si>
   <si>
     <t>ALEXANDRA LUMAUIG</t>
   </si>
   <si>
     <t>LAOAG CITY (Capital) ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSEPH MANUEL </t>
+    <t>JOSEPH MANUEL</t>
   </si>
   <si>
     <t>LINGAYEN (Capital) PANGASINAN</t>
   </si>
   <si>
     <t>NELLY D. DE GUZMAN</t>
   </si>
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
     <t>SHERRY CRUZ c/o ANALIE DELA CRUZ</t>
   </si>
   <si>
-    <t xml:space="preserve">JELYN ANUNCIACION MARCOS </t>
+    <t>JELYN ANUNCIACION MARCOS</t>
   </si>
   <si>
     <t>MFC13891</t>
   </si>
   <si>
     <t>MARITA CAPILI</t>
   </si>
   <si>
     <t>MFC13819</t>
   </si>
   <si>
-    <t xml:space="preserve">EDUARADO DAVID </t>
+    <t>EDUARADO DAVID</t>
   </si>
   <si>
     <t>MACABEBE PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">DOMINGO GALANG </t>
+    <t>DOMINGO GALANG</t>
   </si>
   <si>
     <t>MFC13863</t>
   </si>
   <si>
     <t>IRA MIRANDA</t>
   </si>
   <si>
     <t>MFC13864</t>
   </si>
   <si>
     <t>MAPANDAN PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">AMELIA CAMORTIN CARINO </t>
+    <t>AMELIA CAMORTIN CARINO</t>
   </si>
   <si>
     <t>MASANTOL PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">MENANDRO OCAMPO </t>
+    <t>MENANDRO OCAMPO</t>
   </si>
   <si>
     <t>MFC11341</t>
   </si>
   <si>
     <t>MAYANTOC TARLAC</t>
   </si>
   <si>
     <t>DAVID VALENZUEAL</t>
   </si>
   <si>
-    <t xml:space="preserve">VALIENTE CALUZA </t>
+    <t>VALIENTE CALUZA</t>
   </si>
   <si>
     <t>MFC13775</t>
   </si>
   <si>
     <t>PALAUIG ZAMBALES</t>
   </si>
   <si>
     <t>VIRGINIA BOBIS</t>
   </si>
   <si>
     <t>MFC13783</t>
   </si>
   <si>
     <t>LANIE MASA</t>
   </si>
   <si>
     <t>PAOAY ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">RENZEL JANN C. SADO </t>
+    <t>RENZEL JANN C. SADO</t>
   </si>
   <si>
     <t>MFC12674</t>
   </si>
   <si>
     <t>PASUQUIN ILOCOS NORTE</t>
   </si>
   <si>
     <t>SOLEIL DOCTOR</t>
   </si>
   <si>
     <t>MFC12353</t>
   </si>
   <si>
     <t>PILAR BATAAN</t>
   </si>
   <si>
     <t>EVELYN CAYANAN</t>
   </si>
   <si>
     <t>MFC6925</t>
   </si>
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
@@ -863,111 +863,111 @@
   <si>
     <t>MFC13999</t>
   </si>
   <si>
     <t>MISCHEL PENGSON</t>
   </si>
   <si>
     <t>MFC14039</t>
   </si>
   <si>
     <t>KEVN PAUL MARZAN</t>
   </si>
   <si>
     <t>MFC13614</t>
   </si>
   <si>
     <t>ROSARIO LA UNION</t>
   </si>
   <si>
     <t>ESTHER DUMANAS</t>
   </si>
   <si>
     <t>SAN ANTONIO ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">LEE GARCIA </t>
+    <t>LEE GARCIA</t>
   </si>
   <si>
     <t>SAN ESTEBAN ILOCOS SUR</t>
   </si>
   <si>
     <t>ARIEL AGCAOILI</t>
   </si>
   <si>
     <t>MFC12193</t>
   </si>
   <si>
-    <t xml:space="preserve">WINSTON RUBID </t>
+    <t>WINSTON RUBID</t>
   </si>
   <si>
     <t>MFC12207</t>
   </si>
   <si>
     <t>SAN JUAN LA UNION</t>
   </si>
   <si>
     <t>ERLINDA CATBAGAN</t>
   </si>
   <si>
     <t>SAN MARCELINO ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">MAGGIE PIMENTEL </t>
+    <t>MAGGIE PIMENTEL</t>
   </si>
   <si>
     <t>SAN MATEO ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">JASLIN SERONA </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">WILFREDO TAGARIAN </t>
+    <t>JASLIN SERONA</t>
+  </si>
+  <si>
+    <t>WILFREDO TAGARIAN</t>
   </si>
   <si>
     <t>SAN NICOLAS ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">MARCELINA BADUA </t>
+    <t>MARCELINA BADUA</t>
   </si>
   <si>
     <t>MFC13437</t>
   </si>
   <si>
     <t>SAN QUINTIN PANGASINAN</t>
   </si>
   <si>
     <t>VENUS TORRECAMPO</t>
   </si>
   <si>
     <t>SINAIT ILOCOS SUR</t>
   </si>
   <si>
     <t>RENE ANGELO ILAR</t>
   </si>
   <si>
-    <t xml:space="preserve">IMELDA MACOSE </t>
+    <t>IMELDA MACOSE</t>
   </si>
   <si>
     <t>MFC13404</t>
   </si>
   <si>
     <t>VICTORIA TARLAC</t>
   </si>
   <si>
     <t>JOLYN EUGENIO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Cxv604</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Loid</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>