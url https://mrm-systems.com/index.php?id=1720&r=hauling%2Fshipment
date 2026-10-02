--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -137,132 +137,132 @@
   <si>
     <t>K7073-80317</t>
   </si>
   <si>
     <t>URBIZTONDO PANGASINAN</t>
   </si>
   <si>
     <t>MELIZA V. OBNAMIA</t>
   </si>
   <si>
     <t>K7068-85930</t>
   </si>
   <si>
     <t>BALLESTEROS CAGAYAN</t>
   </si>
   <si>
     <t>MARIE JANE RUELIS</t>
   </si>
   <si>
     <t>K8002-80493</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
-    <t xml:space="preserve">EVA CARBONEL </t>
+    <t>EVA CARBONEL</t>
   </si>
   <si>
     <t>K7058-80171</t>
   </si>
   <si>
     <t>Mary jane alcido</t>
   </si>
   <si>
     <t>K7073-86907</t>
   </si>
   <si>
     <t>TUBA BENGUET</t>
   </si>
   <si>
     <t>MRS. Asuncion PERALTA</t>
   </si>
   <si>
     <t>K7129-80176</t>
   </si>
   <si>
     <t>RIZAL (LIWAN) KALINGA</t>
   </si>
   <si>
     <t>JUNIOR DALIONES</t>
   </si>
   <si>
     <t>K7030-80768</t>
   </si>
   <si>
     <t>CITY OF TABUK (Capital) KALINGA</t>
   </si>
   <si>
     <t>Joel Badajos</t>
   </si>
   <si>
     <t>K7026-86850</t>
   </si>
   <si>
     <t>KATHLEEN BAYBAY</t>
   </si>
   <si>
     <t>K7030-80206</t>
   </si>
   <si>
     <t>TUGUEGARAO CITY (Capital) CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Teresita b liquigan</t>
+    <t>Teresita b liquigan</t>
   </si>
   <si>
     <t>K7073-82298</t>
   </si>
   <si>
     <t>Mr. Benigno E. Narag</t>
   </si>
   <si>
     <t>K7058-85991</t>
   </si>
   <si>
     <t>CITY OF CAUAYAN ISABELA</t>
   </si>
   <si>
     <t>Cristeta agcaoili</t>
   </si>
   <si>
     <t>K7123-81214</t>
   </si>
   <si>
     <t>PASUQUIN ILOCOS NORTE</t>
   </si>
   <si>
     <t>SALOME R ARCITO</t>
   </si>
   <si>
     <t>K7058-80879</t>
   </si>
   <si>
     <t>ECHAGUE ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Candidac colobong</t>
+    <t>Candidac colobong</t>
   </si>
   <si>
     <t>K7073-86876</t>
   </si>
   <si>
     <t>JONES ISABELA</t>
   </si>
   <si>
     <t>MIRASOL D. SALAUP</t>
   </si>
   <si>
     <t>K7073-80811</t>
   </si>
   <si>
     <t>QUIRINO ISABELA</t>
   </si>
   <si>
     <t>JERICK JAY GINEZ</t>
   </si>
   <si>
     <t>K7073-86982</t>
   </si>
   <si>
     <t>PINILI ILOCOS NORTE</t>
   </si>
@@ -314,93 +314,93 @@
   <si>
     <t>CALEB OTHONIEL SARDIDO BECK</t>
   </si>
   <si>
     <t>K7123-80405</t>
   </si>
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>RAYMOND JHON P. BAGUIO</t>
   </si>
   <si>
     <t>K6002-80904</t>
   </si>
   <si>
     <t>JANETTE S. EBRON</t>
   </si>
   <si>
     <t>K7073-81147</t>
   </si>
   <si>
     <t>BANTAY ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">Leonardo BELLON </t>
+    <t>Leonardo BELLON</t>
   </si>
   <si>
     <t>K7069-87772</t>
   </si>
   <si>
     <t>CUYAPO NUEVA ECIJA</t>
   </si>
   <si>
     <t>LAWRENCE DUPALE</t>
   </si>
   <si>
     <t>K7129-85885</t>
   </si>
   <si>
     <t>GAZMEN MANALAC</t>
   </si>
   <si>
     <t>K7123-81016</t>
   </si>
   <si>
     <t>GUIMBA NUEVA ECIJA</t>
   </si>
   <si>
     <t>ARABELLA S BARLES</t>
   </si>
   <si>
     <t>K7058-80282</t>
   </si>
   <si>
     <t>JAEN NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Mary ann  del rosario</t>
+    <t>Mary ann  del rosario</t>
   </si>
   <si>
     <t>K7058-80170</t>
   </si>
   <si>
     <t>CABUGAO ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">  Mary lou taciat</t>
+    <t>Mary lou taciat</t>
   </si>
   <si>
     <t>K7016-79938</t>
   </si>
   <si>
     <t>SAN LEONARDO NUEVA ECIJA</t>
   </si>
   <si>
     <t>GEROME TULOP</t>
   </si>
   <si>
     <t>K7030-86975</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
     <t>Marthy Alemania Cortez</t>
   </si>
   <si>
     <t>K7135-80319</t>
   </si>
   <si>
     <t>ARAYAT PAMPANGA</t>
   </si>
@@ -428,93 +428,93 @@
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
     <t>MARICEL S TUAZON</t>
   </si>
   <si>
     <t>K7073-87151</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>
   <si>
     <t>ROSARIO MENDOZA</t>
   </si>
   <si>
     <t>K7124-80952</t>
   </si>
   <si>
     <t>DIANA DIN MAGHINANG</t>
   </si>
   <si>
     <t>K7124-95331</t>
   </si>
   <si>
-    <t xml:space="preserve">LERMA GARCIA </t>
+    <t>LERMA GARCIA</t>
   </si>
   <si>
     <t>K7011-81154</t>
   </si>
   <si>
-    <t xml:space="preserve">MAYLA.P. RIVERA </t>
+    <t>MAYLA.P. RIVERA</t>
   </si>
   <si>
     <t>K7126-80413</t>
   </si>
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
   <si>
     <t>IMELDA O. MARIANO</t>
   </si>
   <si>
     <t>K7058-85883</t>
   </si>
   <si>
     <t>ANAO TARLAC</t>
   </si>
   <si>
     <t>Edgardo   VALMONTE</t>
   </si>
   <si>
     <t>K7058-80484</t>
   </si>
   <si>
     <t>CONCEPCION TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve"> Trisha mae alimurong</t>
+    <t>Trisha mae alimurong</t>
   </si>
   <si>
     <t>K5002-86901</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">LAMBERTO S MAS JR </t>
+    <t>LAMBERTO S MAS JR</t>
   </si>
   <si>
     <t>K5004-80508</t>
   </si>
   <si>
     <t>NORA BAUTISTA JAVIER</t>
   </si>
   <si>
     <t>K7011-86883</t>
   </si>
   <si>
     <t>EMY ROWENA L. SANGIL</t>
   </si>
   <si>
     <t>K7016-80486</t>
   </si>
   <si>
     <t>BOTOLAN ZAMBALES</t>
   </si>
   <si>
     <t>GODWIN BASA</t>
   </si>
   <si>
     <t>K7133-72873</t>
   </si>
@@ -560,96 +560,96 @@
   <si>
     <t>K7030-86713</t>
   </si>
   <si>
     <t>BAGULIN LA UNION</t>
   </si>
   <si>
     <t>JACK L BALIGA</t>
   </si>
   <si>
     <t>K7030-87136</t>
   </si>
   <si>
     <t>LUNA LA UNION</t>
   </si>
   <si>
     <t>PIO NAVIDAN SR</t>
   </si>
   <si>
     <t>K7073-87209</t>
   </si>
   <si>
     <t>NAGUILIAN LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">Norma Balicha/ Carlos Balicha </t>
+    <t>Norma Balicha/ Carlos Balicha</t>
   </si>
   <si>
     <t>K7058-80315</t>
   </si>
   <si>
     <t>CARASI ILOCOS NORTE</t>
   </si>
   <si>
     <t>JUNDEL P GASPAR</t>
   </si>
   <si>
     <t>K6002-86884</t>
   </si>
   <si>
     <t>SAN JUAN LA UNION</t>
   </si>
   <si>
     <t>PRINCES AILA A. CASUGAY</t>
   </si>
   <si>
     <t>K7011-80564</t>
   </si>
   <si>
     <t>SUDIPEN LA UNION</t>
   </si>
   <si>
     <t>JAMES B. GUMNAD</t>
   </si>
   <si>
     <t>K7011-81075</t>
   </si>
   <si>
     <t>CITY OF ALAMINOS PANGASINAN</t>
   </si>
   <si>
     <t>LOLITA OSTING</t>
   </si>
   <si>
     <t>K7016-80693</t>
   </si>
   <si>
     <t>ANDA PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">LEMUEL ANDAJER </t>
+    <t>LEMUEL ANDAJER</t>
   </si>
   <si>
     <t>K7129-81226</t>
   </si>
   <si>
     <t>ASINGAN PANGASINAN</t>
   </si>
   <si>
     <t>GARCIANO COLLO RAMIREZ</t>
   </si>
   <si>
     <t>K6002-80883</t>
   </si>
   <si>
     <t>CYMONN FAI A. CIRIACO</t>
   </si>
   <si>
     <t>K7126-95481</t>
   </si>
   <si>
     <t>BAYAMBANG PANGASINAN</t>
   </si>
   <si>
     <t>Editha Punzalan</t>
   </si>