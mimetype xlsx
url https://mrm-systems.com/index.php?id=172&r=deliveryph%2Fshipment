--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -62,51 +62,51 @@
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7016-80847</t>
   </si>
   <si>
     <t>CITY OF LAS PIÑAS NCR, FOURTH DISTRICT</t>
   </si>
   <si>
     <t>TERESITA BALAGOT</t>
   </si>
   <si>
     <t>K7124-86045</t>
   </si>
   <si>
     <t>JOANNE RAE PEREZ</t>
   </si>
   <si>
     <t>K7124-86047</t>
   </si>
   <si>
-    <t xml:space="preserve">VENER PATRICIO DELA CRUZ </t>
+    <t>VENER PATRICIO DELA CRUZ</t>
   </si>
   <si>
     <t>K8002-80610</t>
   </si>
   <si>
     <t>ANNIE CONCEPCION G COCATANA</t>
   </si>
   <si>
     <t>K7073-80786</t>
   </si>
   <si>
     <t>CITY OF MUNTINLUPA NCR, FOURTH DISTRICT</t>
   </si>
   <si>
     <t>Wherlyn Abangan</t>
   </si>
   <si>
     <t>K7063-83659</t>
   </si>
   <si>
     <t>CITY OF PARAÑAQUE NCR, FOURTH DISTRICT</t>
   </si>
   <si>
     <t>MATT IVAN PACULABA</t>
   </si>