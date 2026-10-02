--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -107,51 +107,51 @@
   <si>
     <t>JOSEPHINE V CASTRO</t>
   </si>
   <si>
     <t>K5005-81732</t>
   </si>
   <si>
     <t>JULIE DE VERA</t>
   </si>
   <si>
     <t>K7011-95355</t>
   </si>
   <si>
     <t>SAN FABIAN PANGASINAN</t>
   </si>
   <si>
     <t>MILAGROS PELINGEN</t>
   </si>
   <si>
     <t>K7123-85706</t>
   </si>
   <si>
     <t>SAN JACINTO PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">RANCHELL MAE DE GUZMAN </t>
+    <t>RANCHELL MAE DE GUZMAN</t>
   </si>
   <si>
     <t>K5002-79306</t>
   </si>
   <si>
     <t>SANTA BARBARA PANGASINAN</t>
   </si>
   <si>
     <t>Dennis Diaz</t>
   </si>
   <si>
     <t>K7011-81209</t>
   </si>
   <si>
     <t>ANNA LOURDES F. TENGCI</t>
   </si>
   <si>
     <t>K7129-85676</t>
   </si>
   <si>
     <t>MERGIE GAVIOLA</t>
   </si>
   <si>
     <t>K7058-82267</t>
   </si>
@@ -182,93 +182,93 @@
   <si>
     <t>K7068-84917</t>
   </si>
   <si>
     <t>MARILYN SALUDES</t>
   </si>
   <si>
     <t>K7026-95883</t>
   </si>
   <si>
     <t>CONCEPCION TARLAC</t>
   </si>
   <si>
     <t>Imelda Bernardo Galura</t>
   </si>
   <si>
     <t>K7017-87614</t>
   </si>
   <si>
     <t>KIM SHAIRA PADILLA</t>
   </si>
   <si>
     <t>K7058-80484</t>
   </si>
   <si>
-    <t xml:space="preserve"> Trisha mae alimurong</t>
+    <t>Trisha mae alimurong</t>
   </si>
   <si>
     <t>K6002-85619</t>
   </si>
   <si>
     <t>ALMA S. GABRIEL</t>
   </si>
   <si>
     <t>K7125-95551</t>
   </si>
   <si>
     <t>MONCADA TARLAC</t>
   </si>
   <si>
     <t>Eugene C Navarro</t>
   </si>
   <si>
     <t>K7125-81867</t>
   </si>
   <si>
     <t>RAMOS TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">Shirley F Ortega </t>
-[...11 lines deleted...]
-    <t xml:space="preserve">LEOPOLDO BIAGTAN </t>
+    <t>Shirley F Ortega</t>
+  </si>
+  <si>
+    <t>BRENDA T. MERCADO</t>
+  </si>
+  <si>
+    <t>JOHN ERICSON PARAYNO</t>
+  </si>
+  <si>
+    <t>LEOFOLDO BIAGTAN</t>
+  </si>
+  <si>
+    <t>LEOPOLDO BIAGTAN</t>
   </si>
   <si>
     <t>LEOPOLDO C. BIAGTAN</t>
   </si>
   <si>
-    <t xml:space="preserve">ELMA N. OLLER </t>
+    <t>ELMA N. OLLER</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CBQ9055</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>OBETH</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>MACK</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jim Curvi Juco Berana</t>
   </si>