--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -101,114 +101,114 @@
   <si>
     <t>CITY OF BALANGA (Capital) BATAAN</t>
   </si>
   <si>
     <t>IMA M. TALASTAS</t>
   </si>
   <si>
     <t>K7063-96696</t>
   </si>
   <si>
     <t>ISAAC ARVIE DELA CRUZ</t>
   </si>
   <si>
     <t>K5002-95555</t>
   </si>
   <si>
     <t>DINALUPIHAN BATAAN</t>
   </si>
   <si>
     <t>Roshiela G. Duero</t>
   </si>
   <si>
     <t>K7123-80798</t>
   </si>
   <si>
-    <t xml:space="preserve">GEMMA MASCAREÑAS </t>
+    <t>GEMMA MASCAREÑAS</t>
   </si>
   <si>
     <t>K7124-85506</t>
   </si>
   <si>
     <t>JULIETA PALARCA</t>
   </si>
   <si>
     <t>K7133-84258</t>
   </si>
   <si>
     <t>LIMAY BATAAN</t>
   </si>
   <si>
     <t>Marsha limpiado</t>
   </si>
   <si>
     <t>K7124-85756</t>
   </si>
   <si>
     <t>MARIVELES BATAAN</t>
   </si>
   <si>
     <t>REYNALDO COMUNSAD</t>
   </si>
   <si>
     <t>K5002-80380</t>
   </si>
   <si>
     <t>ORANI BATAAN</t>
   </si>
   <si>
     <t>Rowena Ocampo</t>
   </si>
   <si>
     <t>K5002-85761</t>
   </si>
   <si>
     <t>MYLENE G. BAUTISTA</t>
   </si>
   <si>
     <t>K7126-85901</t>
   </si>
   <si>
-    <t xml:space="preserve">   Josefina  c   canlas</t>
+    <t>Josefina  c   canlas</t>
   </si>
   <si>
     <t>K5002-85576</t>
   </si>
   <si>
     <t>SAMAL BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">CYNTHIA A PAZ </t>
+    <t>CYNTHIA A PAZ</t>
   </si>
   <si>
     <t>K7123-80729</t>
   </si>
   <si>
     <t>BOTOLAN ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">WILSON C JOSON/shene Reyes </t>
+    <t>WILSON C JOSON/shene Reyes</t>
   </si>
   <si>
     <t>K7011-81203</t>
   </si>
   <si>
     <t>ROSA DIAL</t>
   </si>
   <si>
     <t>K7030-85629</t>
   </si>
   <si>
     <t>CANDELARIA ZAMBALES</t>
   </si>
   <si>
     <t>REJOICE BAUTISTA</t>
   </si>
   <si>
     <t>K7125-95966</t>
   </si>
   <si>
     <t>IBA (Capital) ZAMBALES</t>
   </si>
   <si>
     <t>Michelle H Dela Cruz</t>
   </si>